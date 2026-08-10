--- v1 (2025-12-21)
+++ v2 (2026-08-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Microbiological Labs" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="432">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="433">
   <si>
     <t>Certificate No.</t>
   </si>
   <si>
     <t>Lab Name</t>
   </si>
   <si>
     <t>Address line1</t>
   </si>
   <si>
     <t>Address line2</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Zip Code</t>
   </si>
   <si>
     <t>Contact Name</t>
   </si>
   <si>
@@ -146,746 +146,767 @@
   <si>
     <t>660-261-3283</t>
   </si>
   <si>
     <t>Feb 28, 2028</t>
   </si>
   <si>
     <t>Blue Valley Laboratories Inc.</t>
   </si>
   <si>
     <t>814 E. 16th St.</t>
   </si>
   <si>
     <t>Kansas City</t>
   </si>
   <si>
     <t>Virginia Freesene</t>
   </si>
   <si>
     <t>Laboratory Director</t>
   </si>
   <si>
     <t>816-471-4719</t>
   </si>
   <si>
+    <t>Jul 31, 2029</t>
+  </si>
+  <si>
+    <t>Boonville Water Treatment Plant</t>
+  </si>
+  <si>
+    <t>901 Riviera Drive</t>
+  </si>
+  <si>
+    <t>Boonville</t>
+  </si>
+  <si>
+    <t>Todd W. Baslee</t>
+  </si>
+  <si>
+    <t>Chief Plant Operator</t>
+  </si>
+  <si>
+    <t>660-882-4021</t>
+  </si>
+  <si>
+    <t>Nov 30, 2026</t>
+  </si>
+  <si>
+    <t>Chillicothe Municipal Utilities Laboratory</t>
+  </si>
+  <si>
+    <t>1425 Waterworks Road</t>
+  </si>
+  <si>
+    <t>PO Box 140</t>
+  </si>
+  <si>
+    <t>Chillicothe</t>
+  </si>
+  <si>
+    <t>Christopher Bonderer</t>
+  </si>
+  <si>
+    <t>Water Systems Superintendent</t>
+  </si>
+  <si>
+    <t>660-646-0562</t>
+  </si>
+  <si>
+    <t>Apr 30, 2028</t>
+  </si>
+  <si>
+    <t>Christian County Health Department Water Lab</t>
+  </si>
+  <si>
+    <t>301 E. Brick St.</t>
+  </si>
+  <si>
+    <t>PO Box 340</t>
+  </si>
+  <si>
+    <t>Ozark</t>
+  </si>
+  <si>
+    <t>Megan Wix</t>
+  </si>
+  <si>
+    <t>417-581-7285</t>
+  </si>
+  <si>
+    <t>Sep 30, 2027</t>
+  </si>
+  <si>
+    <t>City of Excelsior Springs Public Works</t>
+  </si>
+  <si>
+    <t>29805 N.E. 108th St.</t>
+  </si>
+  <si>
+    <t>Excelsior Springs</t>
+  </si>
+  <si>
+    <t>John Donat</t>
+  </si>
+  <si>
+    <t>Laboratory Supervisor</t>
+  </si>
+  <si>
+    <t>816-630-6824</t>
+  </si>
+  <si>
+    <t>Feb 28, 2029</t>
+  </si>
+  <si>
+    <t>City of Independence Water Department</t>
+  </si>
+  <si>
+    <t>14700 Cement City Road</t>
+  </si>
+  <si>
+    <t>Sugar Creek</t>
+  </si>
+  <si>
+    <t>Joshua Eis</t>
+  </si>
+  <si>
+    <t>Environmental Compliance Manager</t>
+  </si>
+  <si>
+    <t>816-325-7708</t>
+  </si>
+  <si>
+    <t>Oct 31, 2027</t>
+  </si>
+  <si>
+    <t>City of Liberty Water Treatment Plant</t>
+  </si>
+  <si>
+    <t>1920 Clay Brooke Drive</t>
+  </si>
+  <si>
+    <t>Liberty</t>
+  </si>
+  <si>
+    <t>Scott Davis</t>
+  </si>
+  <si>
+    <t>816-439-4561</t>
+  </si>
+  <si>
+    <t>Jun 30, 2029</t>
+  </si>
+  <si>
+    <t>City of St. Louis-Howard Bend Laboratory</t>
+  </si>
+  <si>
+    <t>14769 Olive Blvd.</t>
+  </si>
+  <si>
+    <t>Chesterfield</t>
+  </si>
+  <si>
+    <t>John Mathai</t>
+  </si>
+  <si>
+    <t>314-256-5723</t>
+  </si>
+  <si>
+    <t>Aug 31, 2027</t>
+  </si>
+  <si>
+    <t>City of Wentzville Water Division Laboratory</t>
+  </si>
+  <si>
+    <t>1295 Interstate Drive</t>
+  </si>
+  <si>
+    <t>Wentzville</t>
+  </si>
+  <si>
+    <t>Gary Spence</t>
+  </si>
+  <si>
+    <t>Water Superintendent</t>
+  </si>
+  <si>
+    <t>636-639-7563</t>
+  </si>
+  <si>
+    <t>City Utilities of Springfield</t>
+  </si>
+  <si>
+    <t>2601 S. Blackman Road</t>
+  </si>
+  <si>
+    <t>PO Box 551</t>
+  </si>
+  <si>
+    <t>Springfield</t>
+  </si>
+  <si>
+    <t>Kari Wolken</t>
+  </si>
+  <si>
+    <t>Laboratory Manager</t>
+  </si>
+  <si>
+    <t>417-831-8822</t>
+  </si>
+  <si>
+    <t>May 31, 2028</t>
+  </si>
+  <si>
+    <t>Clarence Cannon Wholesale Water Commission Laboratory</t>
+  </si>
+  <si>
+    <t>34146 Route U</t>
+  </si>
+  <si>
+    <t>Stoutsville</t>
+  </si>
+  <si>
+    <t>Scott Allen</t>
+  </si>
+  <si>
+    <t>Plant Manager</t>
+  </si>
+  <si>
+    <t>573-672-3237</t>
+  </si>
+  <si>
+    <t>Jan 31, 2029</t>
+  </si>
+  <si>
+    <t>Columbia Water and Light Department Power Plant</t>
+  </si>
+  <si>
+    <t>1501 Business Loop 70 E.</t>
+  </si>
+  <si>
+    <t>Columbia</t>
+  </si>
+  <si>
+    <t>Deidra McClendon</t>
+  </si>
+  <si>
+    <t>573-874-6242</t>
+  </si>
+  <si>
+    <t>Culligan Analytical Laboratory</t>
+  </si>
+  <si>
+    <t>9399 W. Higgins Road, Suite 1100</t>
+  </si>
+  <si>
+    <t>Rosemont</t>
+  </si>
+  <si>
+    <t>IL</t>
+  </si>
+  <si>
+    <t>Maria Mozdzen</t>
+  </si>
+  <si>
+    <t>Quality Assurance Officer</t>
+  </si>
+  <si>
+    <t>847-430-2800</t>
+  </si>
+  <si>
+    <t>Sep 30, 2026</t>
+  </si>
+  <si>
+    <t>Eastern Missouri Water Lab</t>
+  </si>
+  <si>
+    <t>7086 Highway FF</t>
+  </si>
+  <si>
+    <t>Lonedell</t>
+  </si>
+  <si>
+    <t>Amanda Chapman</t>
+  </si>
+  <si>
+    <t>636-775-2889</t>
+  </si>
+  <si>
+    <t>Nov 30, 2027</t>
+  </si>
+  <si>
+    <t>EMSL Analytical Inc.-St. Louis</t>
+  </si>
+  <si>
+    <t>100 Green Park Industrial Court</t>
+  </si>
+  <si>
+    <t>St. Louis</t>
+  </si>
+  <si>
+    <t>Jeff Siria</t>
+  </si>
+  <si>
+    <t>314-577-0150</t>
+  </si>
+  <si>
+    <t>Aug 31, 2026</t>
+  </si>
+  <si>
+    <t>Engineering Surveys &amp; Services</t>
+  </si>
+  <si>
+    <t>1113 Fay St.</t>
+  </si>
+  <si>
+    <t>Ross Kasmann</t>
+  </si>
+  <si>
+    <t>573-449-2646</t>
+  </si>
+  <si>
+    <t>Environmental Analysis South</t>
+  </si>
+  <si>
+    <t>4000 E. Jackson Blvd.</t>
+  </si>
+  <si>
+    <t>Jackson</t>
+  </si>
+  <si>
+    <t>David Warren</t>
+  </si>
+  <si>
+    <t>CEO/Analyst</t>
+  </si>
+  <si>
+    <t>573-204-8817</t>
+  </si>
+  <si>
+    <t>Fort Leonard Wood Department of Public Health-U.S. Army</t>
+  </si>
+  <si>
+    <t>126 Missouri Ave.</t>
+  </si>
+  <si>
+    <t>Building 310, Suite 124</t>
+  </si>
+  <si>
+    <t>Fort Leonard Wood</t>
+  </si>
+  <si>
+    <t>Captain Brianna M. Allen c/o Jenifer Dougherty</t>
+  </si>
+  <si>
+    <t>573-329-1909</t>
+  </si>
+  <si>
+    <t>Mar 31, 2027</t>
+  </si>
+  <si>
+    <t>Franklin County Lab</t>
+  </si>
+  <si>
+    <t>7419 Highway 47, Suite A</t>
+  </si>
+  <si>
+    <t>Union</t>
+  </si>
+  <si>
+    <t>Kristen Wideman</t>
+  </si>
+  <si>
+    <t>636-583-9288</t>
+  </si>
+  <si>
+    <t>Oct 31, 2028</t>
+  </si>
+  <si>
+    <t>Hannibal Filter Plant</t>
+  </si>
+  <si>
+    <t>Riverview Park</t>
+  </si>
+  <si>
+    <t>Hannibal</t>
+  </si>
+  <si>
+    <t>Lance Kendrick</t>
+  </si>
+  <si>
+    <t>Supervisor</t>
+  </si>
+  <si>
+    <t>573-221-8050</t>
+  </si>
+  <si>
+    <t>Jun 30, 2027</t>
+  </si>
+  <si>
+    <t>IIA Lab Services LLC</t>
+  </si>
+  <si>
+    <t>2810 Clark Ave.</t>
+  </si>
+  <si>
+    <t>Kimberly Kostelac</t>
+  </si>
+  <si>
+    <t>Manager</t>
+  </si>
+  <si>
+    <t>314-531-8080</t>
+  </si>
+  <si>
+    <t>Jul 31, 2028</t>
+  </si>
+  <si>
+    <t>Kansas City Water Services Laboratory</t>
+  </si>
+  <si>
+    <t>2 NE 32nd Ave.</t>
+  </si>
+  <si>
+    <t>Jessica Jensen</t>
+  </si>
+  <si>
+    <t>816-513-7008</t>
+  </si>
+  <si>
+    <t>Kirksville Water Plant</t>
+  </si>
+  <si>
+    <t>Attn: WIP Dennae Dvorak</t>
+  </si>
+  <si>
+    <t>201 S. Franklin</t>
+  </si>
+  <si>
+    <t>Kirksville</t>
+  </si>
+  <si>
+    <t>Kenneth Dunlap</t>
+  </si>
+  <si>
+    <t>660-665-3720</t>
+  </si>
+  <si>
+    <t>pubinfo@kirksvillecity.com</t>
+  </si>
+  <si>
+    <t>Jan 31, 2028</t>
+  </si>
+  <si>
+    <t>Kirkwood Water Department</t>
+  </si>
+  <si>
+    <t>2020 Marshall Road</t>
+  </si>
+  <si>
+    <t>Kirkwood</t>
+  </si>
+  <si>
+    <t>Andy Kees</t>
+  </si>
+  <si>
+    <t>Support Services Supervisor</t>
+  </si>
+  <si>
+    <t>314-822-5890</t>
+  </si>
+  <si>
+    <t>Dec 31, 2026</t>
+  </si>
+  <si>
+    <t>Laclede County Health Department Laboratory</t>
+  </si>
+  <si>
+    <t>405 Harwood Ave.</t>
+  </si>
+  <si>
+    <t>Lebanon</t>
+  </si>
+  <si>
+    <t>Don Myers</t>
+  </si>
+  <si>
+    <t>Laboratory Director/ Supervisor</t>
+  </si>
+  <si>
+    <t>417-532-3477</t>
+  </si>
+  <si>
+    <t>lacledecountyhealth@gmail.com</t>
+  </si>
+  <si>
+    <t>Jul 31, 2027</t>
+  </si>
+  <si>
+    <t>Lake of the Ozarks Water Services</t>
+  </si>
+  <si>
+    <t>380 W. US Hwy 54</t>
+  </si>
+  <si>
+    <t>Camdenton</t>
+  </si>
+  <si>
+    <t>Krystal Ryan</t>
+  </si>
+  <si>
+    <t>573-346-2092</t>
+  </si>
+  <si>
+    <t>LO Environmental</t>
+  </si>
+  <si>
+    <t>1071 Industrial Drive</t>
+  </si>
+  <si>
+    <t>Katelyn Meyers</t>
+  </si>
+  <si>
+    <t>Lab Supervisor</t>
+  </si>
+  <si>
+    <t>573-964-6956</t>
+  </si>
+  <si>
+    <t>info@loenvironmental.com</t>
+  </si>
+  <si>
+    <t>Macon Municipal Utilities</t>
+  </si>
+  <si>
+    <t>1201 Noll Drive</t>
+  </si>
+  <si>
+    <t>Macon</t>
+  </si>
+  <si>
+    <t>Ed Samel</t>
+  </si>
+  <si>
+    <t>660-385-3849</t>
+  </si>
+  <si>
+    <t>Marshall Municipal Utilities Laboratory</t>
+  </si>
+  <si>
+    <t>75 E. Morgan St.</t>
+  </si>
+  <si>
+    <t>Marshall</t>
+  </si>
+  <si>
+    <t>Eric Perkins</t>
+  </si>
+  <si>
+    <t>Lab Technician/ Operator</t>
+  </si>
+  <si>
+    <t>660-886-6966</t>
+  </si>
+  <si>
+    <t>Microbac Laboratories Inc.-Centerville</t>
+  </si>
+  <si>
+    <t>205 E. Van Buren St.</t>
+  </si>
+  <si>
+    <t>Centerville</t>
+  </si>
+  <si>
+    <t>IA</t>
+  </si>
+  <si>
+    <t>Jerry Dawson</t>
+  </si>
+  <si>
+    <t>641-792-8451</t>
+  </si>
+  <si>
+    <t>Microbac Laboratories Inc.-Kansas</t>
+  </si>
+  <si>
+    <t>8557 Long St.</t>
+  </si>
+  <si>
+    <t>Lenexa</t>
+  </si>
+  <si>
+    <t>KS</t>
+  </si>
+  <si>
+    <t>913-321-7856</t>
+  </si>
+  <si>
+    <t>info@keystonelabs.com</t>
+  </si>
+  <si>
+    <t>Apr 30, 2027</t>
+  </si>
+  <si>
+    <t>Milk Regulatory Consultants</t>
+  </si>
+  <si>
+    <t>13213 Minnie St.</t>
+  </si>
+  <si>
+    <t>Russellville</t>
+  </si>
+  <si>
+    <t>Raymond Young</t>
+  </si>
+  <si>
+    <t>Owner/ Director</t>
+  </si>
+  <si>
+    <t>573-338-1785</t>
+  </si>
+  <si>
+    <t>Oct 31, 2026</t>
+  </si>
+  <si>
+    <t>Missouri American Water Co.-Branson Metro Laboratory</t>
+  </si>
+  <si>
+    <t>300 Terrace Road</t>
+  </si>
+  <si>
+    <t>Branson</t>
+  </si>
+  <si>
+    <t>Nathan Mitchell</t>
+  </si>
+  <si>
+    <t>Regional Water Quality Supervisor</t>
+  </si>
+  <si>
+    <t>417-626-8509</t>
+  </si>
+  <si>
+    <t>Missouri American Water Co.-Jefferson City</t>
+  </si>
+  <si>
+    <t>906 W. High St.</t>
+  </si>
+  <si>
+    <t>Jefferson City</t>
+  </si>
+  <si>
+    <t>Shelley Lane</t>
+  </si>
+  <si>
+    <t>573-636-8616</t>
+  </si>
+  <si>
+    <t>Dec 31, 2028</t>
+  </si>
+  <si>
+    <t>Missouri American Water Co.-Joplin</t>
+  </si>
+  <si>
+    <t>1118 W. 21st St.</t>
+  </si>
+  <si>
+    <t>Joplin</t>
+  </si>
+  <si>
+    <t>Water Quality Manager</t>
+  </si>
+  <si>
+    <t>Jan 31, 2027</t>
+  </si>
+  <si>
+    <t>Missouri American Water Co.-St. Joseph Water Plant</t>
+  </si>
+  <si>
+    <t>800 N.E. County Line Road</t>
+  </si>
+  <si>
+    <t>St. Joseph</t>
+  </si>
+  <si>
+    <t>Lisa Adams</t>
+  </si>
+  <si>
+    <t>Water Quality Supervisor</t>
+  </si>
+  <si>
+    <t>816-223-1671</t>
+  </si>
+  <si>
+    <t>Missouri American Water Co.-St. Louis County</t>
+  </si>
+  <si>
+    <t>901 Hog Hollow Road</t>
+  </si>
+  <si>
+    <t>Tim Ganz</t>
+  </si>
+  <si>
+    <t>Direction of Water Quality and Environmental Compliance</t>
+  </si>
+  <si>
+    <t>314-469-6050</t>
+  </si>
+  <si>
+    <t>Missouri American Water Co.-Warrensburg</t>
+  </si>
+  <si>
+    <t>1705 Montserrat Park Road</t>
+  </si>
+  <si>
+    <t>Warrensburg</t>
+  </si>
+  <si>
+    <t>Mar 31, 2029</t>
+  </si>
+  <si>
+    <t>Missouri Department of Health &amp; Senior Services-State Public Health Laboratory</t>
+  </si>
+  <si>
+    <t>101 N. Chestnut St.</t>
+  </si>
+  <si>
+    <t>P.O. Box 570</t>
+  </si>
+  <si>
+    <t>Alan Shaffer</t>
+  </si>
+  <si>
+    <t>Director</t>
+  </si>
+  <si>
+    <t>573-751-3334</t>
+  </si>
+  <si>
     <t>Jul 31, 2026</t>
   </si>
   <si>
-    <t>Boonville Water Treatment Plant</t>
-[...691 lines deleted...]
-  <si>
     <t>Monett City Water Plant</t>
   </si>
   <si>
     <t>Eisenhower Facility</t>
   </si>
   <si>
     <t>217 Fifth St.</t>
   </si>
   <si>
     <t>Monett</t>
   </si>
   <si>
     <t>Paul Olsen</t>
   </si>
   <si>
     <t>417-235-7455</t>
   </si>
   <si>
     <t>Nevada Water Treatment Plant</t>
   </si>
   <si>
     <t>1300 W. Cherry St.</t>
   </si>
   <si>
     <t>Nevada</t>
@@ -953,51 +974,51 @@
   <si>
     <t>Quality Assurance Services</t>
   </si>
   <si>
     <t>913-563-1444</t>
   </si>
   <si>
     <t>Pace Analytical Services LLC-Hazelwood</t>
   </si>
   <si>
     <t>944 Anglum Road</t>
   </si>
   <si>
     <t>Hazelwood</t>
   </si>
   <si>
     <t>William Stork</t>
   </si>
   <si>
     <t>Department Supervisor</t>
   </si>
   <si>
     <t>314-432-0550</t>
   </si>
   <si>
-    <t>May 31, 2026</t>
+    <t>May 31, 2029</t>
   </si>
   <si>
     <t>PACE Analytical Services LLC-Springfield</t>
   </si>
   <si>
     <t>1805 W. Sunset St.</t>
   </si>
   <si>
     <t>Ryley Gardner</t>
   </si>
   <si>
     <t>417-864-8924</t>
   </si>
   <si>
     <t>Mar 31, 2028</t>
   </si>
   <si>
     <t>Perfect Water Testing</t>
   </si>
   <si>
     <t>1600 W. Scenic Rivers Blvd.</t>
   </si>
   <si>
     <t>PO Box 95</t>
   </si>
@@ -1058,294 +1079,276 @@
   <si>
     <t>Joseph Koch</t>
   </si>
   <si>
     <t>636-928-9628</t>
   </si>
   <si>
     <t>Jun 30, 2028</t>
   </si>
   <si>
     <t>Rathbun Regional Water Association</t>
   </si>
   <si>
     <t>16166 Highway J29</t>
   </si>
   <si>
     <t>Jeremy Buckingham</t>
   </si>
   <si>
     <t>Lab Manager</t>
   </si>
   <si>
     <t>641-647-2416</t>
   </si>
   <si>
-    <t>Jan 31, 2026</t>
-[...8 lines deleted...]
-    <t>PO Box 767</t>
+    <t>Sedalia Water Department Laboratory</t>
+  </si>
+  <si>
+    <t>28200 Water Works Road</t>
+  </si>
+  <si>
+    <t>PO Box 806</t>
+  </si>
+  <si>
+    <t>Sedalia</t>
+  </si>
+  <si>
+    <t>David Murray</t>
+  </si>
+  <si>
+    <t>Plant Supervisor</t>
+  </si>
+  <si>
+    <t>660-826-1236</t>
+  </si>
+  <si>
+    <t>Sikeston Water Plant</t>
+  </si>
+  <si>
+    <t>401 N. West St.</t>
+  </si>
+  <si>
+    <t>PO Box 370</t>
+  </si>
+  <si>
+    <t>Sikeston</t>
+  </si>
+  <si>
+    <t>Quentin Overbeck</t>
+  </si>
+  <si>
+    <t>573-475-3245</t>
+  </si>
+  <si>
+    <t>Springfield-Greene County Public Health Center</t>
+  </si>
+  <si>
+    <t>227 E. Chestnut Expressway</t>
+  </si>
+  <si>
+    <t>Mariel Delgado Cruz</t>
+  </si>
+  <si>
+    <t>417-864-1670</t>
+  </si>
+  <si>
+    <t>St. Jude Industrial Park</t>
+  </si>
+  <si>
+    <t>P.O. Box 441</t>
+  </si>
+  <si>
+    <t>New Madrid</t>
+  </si>
+  <si>
+    <t>Larry Wilson</t>
+  </si>
+  <si>
+    <t>573-643-2784</t>
+  </si>
+  <si>
+    <t>St. Louis County Department of Health</t>
+  </si>
+  <si>
+    <t>6121 N. Hanley Road</t>
+  </si>
+  <si>
+    <t>Berkeley</t>
+  </si>
+  <si>
+    <t>Phyllis Dilworth-Weaver</t>
+  </si>
+  <si>
+    <t>314-615-6834</t>
+  </si>
+  <si>
+    <t>Stone County Health Center</t>
+  </si>
+  <si>
+    <t>701 Old Wilderness Road</t>
+  </si>
+  <si>
+    <t>Reeds Spring</t>
+  </si>
+  <si>
+    <t>Chris Thornton</t>
+  </si>
+  <si>
+    <t>EPHS Manager</t>
+  </si>
+  <si>
+    <t>417-357-8200</t>
+  </si>
+  <si>
+    <t>Taney County Health Department Laboratory</t>
+  </si>
+  <si>
+    <t>320 Rinehart Road</t>
+  </si>
+  <si>
+    <t>Cailin Dawley</t>
+  </si>
+  <si>
+    <t>417-334-4544</t>
+  </si>
+  <si>
+    <t>Teklab Inc.</t>
+  </si>
+  <si>
+    <t>5445 Horseshoe Lake Road</t>
+  </si>
+  <si>
+    <t>Collinsville</t>
+  </si>
+  <si>
+    <t>Alicia Verduin</t>
+  </si>
+  <si>
+    <t>Microbiology Laboratory Supervisor</t>
+  </si>
+  <si>
+    <t>618-344-1004</t>
+  </si>
+  <si>
+    <t>The Truman Laboratory</t>
+  </si>
+  <si>
+    <t>107 N. Jefferson St.</t>
+  </si>
+  <si>
+    <t>Debbie Dotson</t>
+  </si>
+  <si>
+    <t>Laboratory Technician</t>
+  </si>
+  <si>
+    <t>914-588-8711</t>
+  </si>
+  <si>
+    <t>abutera@hstcc.org</t>
+  </si>
+  <si>
+    <t>Total Water Laboratories LLC</t>
+  </si>
+  <si>
+    <t>515 S. Old S. Highway 5</t>
+  </si>
+  <si>
+    <t>Heather Brown</t>
+  </si>
+  <si>
+    <t>Technical Laboratory Director</t>
+  </si>
+  <si>
+    <t>833-688-6606</t>
+  </si>
+  <si>
+    <t>Trenton Municipal Utilities</t>
+  </si>
+  <si>
+    <t>1043 W. Crowder</t>
+  </si>
+  <si>
+    <t>PO Box 108</t>
+  </si>
+  <si>
+    <t>Trenton</t>
+  </si>
+  <si>
+    <t>Steven Reid</t>
+  </si>
+  <si>
+    <t>Utility Director</t>
+  </si>
+  <si>
+    <t>660-359-2281</t>
+  </si>
+  <si>
+    <t>Tri-County Water Authority</t>
+  </si>
+  <si>
+    <t>28405 E. Blue Valley Road</t>
+  </si>
+  <si>
+    <t>Independence</t>
+  </si>
+  <si>
+    <t>Gerald T. Fallman</t>
+  </si>
+  <si>
+    <t>Chief Operator</t>
+  </si>
+  <si>
+    <t>816-796-4100</t>
+  </si>
+  <si>
+    <t>Water Analysis Inc.</t>
+  </si>
+  <si>
+    <t>1206 E. 17th St.</t>
+  </si>
+  <si>
+    <t>Pat Carey</t>
+  </si>
+  <si>
+    <t>Lab Owner/ Analyst</t>
+  </si>
+  <si>
+    <t>417-623-2626</t>
+  </si>
+  <si>
+    <t>Aug 31, 2029</t>
+  </si>
+  <si>
+    <t>Water Smart Testing LLC</t>
+  </si>
+  <si>
+    <t>10510 B Research Drive</t>
   </si>
   <si>
     <t>Rolla</t>
-  </si>
-[...229 lines deleted...]
-    <t>10510 B Research Drive</t>
   </si>
   <si>
     <t>Rachel Carter</t>
   </si>
   <si>
     <t>573-201-6256</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2137,2184 +2140,2182 @@
       <c r="F12" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G12" s="1">
         <v>63017</v>
       </c>
       <c r="H12" s="1" t="s">
         <v>90</v>
       </c>
       <c r="I12" s="1" t="s">
         <v>42</v>
       </c>
       <c r="J12" s="1" t="s">
         <v>91</v>
       </c>
       <c r="K12" s="1"/>
       <c r="L12" s="1" t="s">
         <v>92</v>
       </c>
       <c r="M12" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
-        <v>290</v>
+        <v>11060</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>93</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="D13" s="1"/>
+      <c r="E13" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="E13" s="1" t="s">
+      <c r="F13" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G13" s="1">
+        <v>63385</v>
+      </c>
+      <c r="H13" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="F13" s="1" t="s">
-[...5 lines deleted...]
-      <c r="H13" s="1" t="s">
+      <c r="I13" s="1" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="J13" s="1" t="s">
         <v>98</v>
       </c>
       <c r="K13" s="1"/>
       <c r="L13" s="1" t="s">
-        <v>99</v>
+        <v>73</v>
       </c>
       <c r="M13" s="1" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="1">
-        <v>740</v>
+        <v>290</v>
       </c>
       <c r="B14" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C14" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="C14" s="1" t="s">
+      <c r="D14" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="D14" s="1"/>
       <c r="E14" s="1" t="s">
         <v>102</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G14" s="1">
-        <v>65283</v>
+        <v>65809</v>
       </c>
       <c r="H14" s="1" t="s">
         <v>103</v>
       </c>
       <c r="I14" s="1" t="s">
         <v>104</v>
       </c>
       <c r="J14" s="1" t="s">
         <v>105</v>
       </c>
       <c r="K14" s="1"/>
       <c r="L14" s="1" t="s">
         <v>106</v>
       </c>
       <c r="M14" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
-        <v>37</v>
+        <v>740</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>107</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="1" t="s">
         <v>109</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="1">
-        <v>65201</v>
+        <v>65283</v>
       </c>
       <c r="H15" s="1" t="s">
         <v>110</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>35</v>
+        <v>111</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="K15" s="1"/>
       <c r="L15" s="1" t="s">
-        <v>37</v>
+        <v>113</v>
       </c>
       <c r="M15" s="1" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
-        <v>1060</v>
+        <v>37</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="1" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>115</v>
+        <v>16</v>
       </c>
       <c r="G16" s="1">
-        <v>60018</v>
+        <v>65201</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>117</v>
+        <v>35</v>
       </c>
       <c r="J16" s="1" t="s">
         <v>118</v>
       </c>
       <c r="K16" s="1"/>
       <c r="L16" s="1" t="s">
-        <v>119</v>
+        <v>37</v>
       </c>
       <c r="M16" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="1">
-        <v>10110</v>
+        <v>1060</v>
       </c>
       <c r="B17" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C17" s="1" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="F17" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="F17" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="1">
-        <v>63060</v>
+        <v>60018</v>
       </c>
       <c r="H17" s="1" t="s">
         <v>123</v>
       </c>
       <c r="I17" s="1" t="s">
-        <v>71</v>
+        <v>124</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="K17" s="1"/>
       <c r="L17" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="M17" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1">
-        <v>165</v>
+        <v>10110</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G18" s="1">
-        <v>63123</v>
+        <v>63060</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>130</v>
+        <v>71</v>
       </c>
       <c r="J18" s="1" t="s">
         <v>131</v>
       </c>
       <c r="K18" s="1"/>
       <c r="L18" s="1" t="s">
         <v>132</v>
       </c>
       <c r="M18" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>133</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="1" t="s">
-        <v>109</v>
+        <v>135</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="1">
-        <v>65201</v>
+        <v>63123</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="I19" s="1" t="s">
-        <v>130</v>
+        <v>104</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="K19" s="1"/>
       <c r="L19" s="1" t="s">
-        <v>59</v>
+        <v>138</v>
       </c>
       <c r="M19" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
-        <v>660</v>
+        <v>160</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="1" t="s">
-        <v>139</v>
+        <v>116</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G20" s="1">
-        <v>63755</v>
+        <v>65201</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="I20" s="1" t="s">
-        <v>141</v>
+        <v>104</v>
       </c>
       <c r="J20" s="1" t="s">
         <v>142</v>
       </c>
       <c r="K20" s="1"/>
       <c r="L20" s="1" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="M20" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
-        <v>750</v>
+        <v>660</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>143</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="D21" s="1"/>
+      <c r="E21" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="E21" s="1" t="s">
+      <c r="F21" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G21" s="1">
+        <v>63755</v>
+      </c>
+      <c r="H21" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="F21" s="1" t="s">
-[...5 lines deleted...]
-      <c r="H21" s="1" t="s">
+      <c r="I21" s="1" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="J21" s="1" t="s">
         <v>148</v>
       </c>
       <c r="K21" s="1"/>
       <c r="L21" s="1" t="s">
-        <v>149</v>
+        <v>37</v>
       </c>
       <c r="M21" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
-        <v>700</v>
+        <v>750</v>
       </c>
       <c r="B22" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="C22" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="C22" s="1" t="s">
+      <c r="D22" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="D22" s="1"/>
       <c r="E22" s="1" t="s">
         <v>152</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="1">
-        <v>63084</v>
+        <v>65473</v>
       </c>
       <c r="H22" s="1" t="s">
         <v>153</v>
       </c>
       <c r="I22" s="1" t="s">
         <v>71</v>
       </c>
       <c r="J22" s="1" t="s">
         <v>154</v>
       </c>
       <c r="K22" s="1"/>
       <c r="L22" s="1" t="s">
         <v>155</v>
       </c>
       <c r="M22" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
-        <v>50</v>
+        <v>700</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>156</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>157</v>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="1" t="s">
         <v>158</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="1">
-        <v>63401</v>
+        <v>63084</v>
       </c>
       <c r="H23" s="1" t="s">
         <v>159</v>
       </c>
       <c r="I23" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="J23" s="1" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="K23" s="1"/>
       <c r="L23" s="1" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="M23" s="1" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
-        <v>690</v>
+        <v>50</v>
       </c>
       <c r="B24" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="C24" s="1" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="1" t="s">
-        <v>128</v>
+        <v>164</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G24" s="1">
-        <v>63103</v>
+        <v>63401</v>
       </c>
       <c r="H24" s="1" t="s">
         <v>165</v>
       </c>
       <c r="I24" s="1" t="s">
         <v>166</v>
       </c>
       <c r="J24" s="1" t="s">
         <v>167</v>
       </c>
       <c r="K24" s="1"/>
       <c r="L24" s="1" t="s">
         <v>168</v>
       </c>
       <c r="M24" s="1" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
-        <v>130</v>
+        <v>690</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>169</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>170</v>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="1" t="s">
-        <v>40</v>
+        <v>135</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="1">
-        <v>64116</v>
+        <v>63103</v>
       </c>
       <c r="H25" s="1" t="s">
         <v>171</v>
       </c>
       <c r="I25" s="1" t="s">
-        <v>130</v>
+        <v>172</v>
       </c>
       <c r="J25" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="K25" s="1"/>
       <c r="L25" s="1" t="s">
-        <v>80</v>
+        <v>174</v>
       </c>
       <c r="M25" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
-        <v>145</v>
+        <v>130</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>174</v>
-[...3 lines deleted...]
-      </c>
+        <v>176</v>
+      </c>
+      <c r="D26" s="1"/>
       <c r="E26" s="1" t="s">
-        <v>176</v>
+        <v>40</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="1">
-        <v>63501</v>
+        <v>64116</v>
       </c>
       <c r="H26" s="1" t="s">
         <v>177</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="J26" s="1" t="s">
         <v>178</v>
       </c>
-      <c r="K26" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K26" s="1"/>
       <c r="L26" s="1" t="s">
-        <v>180</v>
+        <v>80</v>
       </c>
       <c r="M26" s="1" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="B27" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="D27" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="C27" s="1" t="s">
+      <c r="E27" s="1" t="s">
         <v>182</v>
       </c>
-      <c r="D27" s="1"/>
-      <c r="E27" s="1" t="s">
+      <c r="F27" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="1">
+        <v>63501</v>
+      </c>
+      <c r="H27" s="1" t="s">
         <v>183</v>
       </c>
-      <c r="F27" s="1" t="s">
-[...5 lines deleted...]
-      <c r="H27" s="1" t="s">
+      <c r="I27" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="J27" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="I27" s="1" t="s">
+      <c r="K27" s="1" t="s">
         <v>185</v>
       </c>
-      <c r="J27" s="1" t="s">
+      <c r="L27" s="1" t="s">
         <v>186</v>
-      </c>
-[...2 lines deleted...]
-        <v>187</v>
       </c>
       <c r="M27" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
-        <v>820</v>
+        <v>150</v>
       </c>
       <c r="B28" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C28" s="1" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="D28" s="1"/>
       <c r="E28" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="F28" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G28" s="1">
+        <v>63122</v>
+      </c>
+      <c r="H28" s="1" t="s">
         <v>190</v>
       </c>
-      <c r="F28" s="1" t="s">
-[...5 lines deleted...]
-      <c r="H28" s="1" t="s">
+      <c r="I28" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="I28" s="1" t="s">
+      <c r="J28" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="J28" s="1" t="s">
+      <c r="K28" s="1"/>
+      <c r="L28" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="K28" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M28" s="1" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
-        <v>950</v>
+        <v>820</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="F29" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="1">
+        <v>65536</v>
+      </c>
+      <c r="H29" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="I29" s="1" t="s">
         <v>198</v>
       </c>
-      <c r="F29" s="1" t="s">
-[...5 lines deleted...]
-      <c r="H29" s="1" t="s">
+      <c r="J29" s="1" t="s">
         <v>199</v>
       </c>
-      <c r="I29" s="1" t="s">
-[...2 lines deleted...]
-      <c r="J29" s="1" t="s">
+      <c r="K29" s="1" t="s">
         <v>200</v>
       </c>
-      <c r="K29" s="1"/>
       <c r="L29" s="1" t="s">
-        <v>80</v>
+        <v>201</v>
       </c>
       <c r="M29" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="1">
-        <v>75</v>
+        <v>950</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="1" t="s">
-        <v>15</v>
+        <v>204</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="1">
-        <v>65065</v>
+        <v>65020</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="I30" s="1" t="s">
-        <v>204</v>
+        <v>42</v>
       </c>
       <c r="J30" s="1" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="K30" s="1" t="s">
         <v>206</v>
       </c>
+      <c r="K30" s="1"/>
       <c r="L30" s="1" t="s">
-        <v>44</v>
+        <v>80</v>
       </c>
       <c r="M30" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="1">
-        <v>730</v>
+        <v>75</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>207</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>208</v>
       </c>
       <c r="D31" s="1"/>
       <c r="E31" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F31" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G31" s="1">
+        <v>65065</v>
+      </c>
+      <c r="H31" s="1" t="s">
         <v>209</v>
       </c>
-      <c r="F31" s="1" t="s">
-[...5 lines deleted...]
-      <c r="H31" s="1" t="s">
+      <c r="I31" s="1" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="J31" s="1" t="s">
         <v>211</v>
       </c>
-      <c r="K31" s="1"/>
+      <c r="K31" s="1" t="s">
+        <v>212</v>
+      </c>
       <c r="L31" s="1" t="s">
-        <v>155</v>
+        <v>44</v>
       </c>
       <c r="M31" s="1" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="1">
-        <v>670</v>
+        <v>730</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D32" s="1"/>
       <c r="E32" s="1" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G32" s="1">
-        <v>65340</v>
+        <v>63552</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="I32" s="1" t="s">
-        <v>216</v>
+        <v>166</v>
       </c>
       <c r="J32" s="1" t="s">
         <v>217</v>
       </c>
       <c r="K32" s="1"/>
       <c r="L32" s="1" t="s">
-        <v>125</v>
+        <v>161</v>
       </c>
       <c r="M32" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="1">
-        <v>300</v>
+        <v>670</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>218</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>219</v>
       </c>
       <c r="D33" s="1"/>
       <c r="E33" s="1" t="s">
         <v>220</v>
       </c>
       <c r="F33" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G33" s="1">
+        <v>65340</v>
+      </c>
+      <c r="H33" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="G33" s="1">
-[...2 lines deleted...]
-      <c r="H33" s="1" t="s">
+      <c r="I33" s="1" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="J33" s="1" t="s">
         <v>223</v>
       </c>
       <c r="K33" s="1"/>
       <c r="L33" s="1" t="s">
-        <v>73</v>
+        <v>132</v>
       </c>
       <c r="M33" s="1" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="1">
-        <v>140</v>
+        <v>300</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>224</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>225</v>
       </c>
       <c r="D34" s="1"/>
       <c r="E34" s="1" t="s">
         <v>226</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>227</v>
       </c>
       <c r="G34" s="1">
-        <v>66215</v>
+        <v>52544</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="I34" s="1" t="s">
         <v>42</v>
       </c>
       <c r="J34" s="1" t="s">
-        <v>228</v>
-[...1 lines deleted...]
-      <c r="K34" s="1" t="s">
         <v>229</v>
       </c>
+      <c r="K34" s="1"/>
       <c r="L34" s="1" t="s">
-        <v>230</v>
+        <v>73</v>
       </c>
       <c r="M34" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="1">
-        <v>325</v>
+        <v>140</v>
       </c>
       <c r="B35" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="C35" s="1" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
       <c r="D35" s="1"/>
       <c r="E35" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="F35" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="F35" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G35" s="1">
-        <v>65074</v>
+        <v>66215</v>
       </c>
       <c r="H35" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="I35" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="J35" s="1" t="s">
         <v>234</v>
       </c>
-      <c r="I35" s="1" t="s">
+      <c r="K35" s="1" t="s">
         <v>235</v>
       </c>
-      <c r="J35" s="1" t="s">
+      <c r="L35" s="1" t="s">
         <v>236</v>
-      </c>
-[...2 lines deleted...]
-        <v>237</v>
       </c>
       <c r="M35" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="1">
-        <v>10060</v>
+        <v>325</v>
       </c>
       <c r="B36" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="C36" s="1" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
       <c r="D36" s="1"/>
       <c r="E36" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="F36" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="1">
+        <v>65074</v>
+      </c>
+      <c r="H36" s="1" t="s">
         <v>240</v>
       </c>
-      <c r="F36" s="1" t="s">
-[...5 lines deleted...]
-      <c r="H36" s="1" t="s">
+      <c r="I36" s="1" t="s">
         <v>241</v>
       </c>
-      <c r="I36" s="1" t="s">
+      <c r="J36" s="1" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
       <c r="K36" s="1"/>
       <c r="L36" s="1" t="s">
-        <v>168</v>
+        <v>243</v>
       </c>
       <c r="M36" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="1">
-        <v>80</v>
+        <v>10060</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>244</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>245</v>
       </c>
       <c r="D37" s="1"/>
       <c r="E37" s="1" t="s">
         <v>246</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="1">
-        <v>65109</v>
+        <v>65616</v>
       </c>
       <c r="H37" s="1" t="s">
         <v>247</v>
       </c>
       <c r="I37" s="1" t="s">
-        <v>42</v>
+        <v>248</v>
       </c>
       <c r="J37" s="1" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="K37" s="1"/>
       <c r="L37" s="1" t="s">
-        <v>249</v>
+        <v>174</v>
       </c>
       <c r="M37" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>250</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>251</v>
       </c>
       <c r="D38" s="1"/>
       <c r="E38" s="1" t="s">
         <v>252</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="1">
-        <v>64803</v>
+        <v>65109</v>
       </c>
       <c r="H38" s="1" t="s">
-        <v>241</v>
+        <v>253</v>
       </c>
       <c r="I38" s="1" t="s">
-        <v>253</v>
+        <v>42</v>
       </c>
       <c r="J38" s="1" t="s">
-        <v>243</v>
+        <v>254</v>
       </c>
       <c r="K38" s="1"/>
       <c r="L38" s="1" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="M38" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="1">
-        <v>210</v>
+        <v>100</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D39" s="1"/>
       <c r="E39" s="1" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G39" s="1">
-        <v>64505</v>
+        <v>64803</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>258</v>
+        <v>247</v>
       </c>
       <c r="I39" s="1" t="s">
         <v>259</v>
       </c>
       <c r="J39" s="1" t="s">
-        <v>260</v>
+        <v>249</v>
       </c>
       <c r="K39" s="1"/>
       <c r="L39" s="1" t="s">
-        <v>187</v>
+        <v>260</v>
       </c>
       <c r="M39" s="1" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="1">
-        <v>250</v>
+        <v>210</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>261</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>262</v>
       </c>
       <c r="D40" s="1"/>
       <c r="E40" s="1" t="s">
-        <v>89</v>
+        <v>263</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="1">
-        <v>63017</v>
+        <v>64505</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="I40" s="1" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="K40" s="1"/>
       <c r="L40" s="1" t="s">
-        <v>92</v>
+        <v>193</v>
       </c>
       <c r="M40" s="1" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="1">
-        <v>10080</v>
+        <v>250</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D41" s="1"/>
       <c r="E41" s="1" t="s">
-        <v>268</v>
+        <v>89</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="1">
-        <v>64093</v>
+        <v>63017</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>241</v>
+        <v>269</v>
       </c>
       <c r="I41" s="1" t="s">
-        <v>71</v>
+        <v>270</v>
       </c>
       <c r="J41" s="1" t="s">
-        <v>243</v>
+        <v>271</v>
       </c>
       <c r="K41" s="1"/>
       <c r="L41" s="1" t="s">
-        <v>269</v>
+        <v>92</v>
       </c>
       <c r="M41" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="1">
-        <v>3</v>
+        <v>10080</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>271</v>
-[...3 lines deleted...]
-      </c>
+        <v>273</v>
+      </c>
+      <c r="D42" s="1"/>
       <c r="E42" s="1" t="s">
-        <v>246</v>
+        <v>274</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G42" s="1">
-        <v>65101</v>
+        <v>64093</v>
       </c>
       <c r="H42" s="1" t="s">
-        <v>273</v>
+        <v>247</v>
       </c>
       <c r="I42" s="1" t="s">
-        <v>274</v>
+        <v>71</v>
       </c>
       <c r="J42" s="1" t="s">
-        <v>275</v>
+        <v>249</v>
       </c>
       <c r="K42" s="1"/>
       <c r="L42" s="1" t="s">
-        <v>44</v>
+        <v>275</v>
       </c>
       <c r="M42" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="1">
-        <v>610</v>
+        <v>3</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>276</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>277</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>278</v>
       </c>
       <c r="E43" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G43" s="1">
+        <v>65101</v>
+      </c>
+      <c r="H43" s="1" t="s">
         <v>279</v>
       </c>
-      <c r="F43" s="1" t="s">
-[...5 lines deleted...]
-      <c r="H43" s="1" t="s">
+      <c r="I43" s="1" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="J43" s="1" t="s">
         <v>281</v>
       </c>
       <c r="K43" s="1"/>
       <c r="L43" s="1" t="s">
-        <v>230</v>
+        <v>282</v>
       </c>
       <c r="M43" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="1">
-        <v>650</v>
+        <v>610</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>283</v>
-[...1 lines deleted...]
-      <c r="D44" s="1"/>
+        <v>284</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>285</v>
+      </c>
       <c r="E44" s="1" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="1">
-        <v>64772</v>
+        <v>65708</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="I44" s="1" t="s">
         <v>42</v>
       </c>
       <c r="J44" s="1" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="K44" s="1"/>
       <c r="L44" s="1" t="s">
-        <v>99</v>
+        <v>236</v>
       </c>
       <c r="M44" s="1" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="1">
-        <v>1000</v>
+        <v>650</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="D45" s="1"/>
       <c r="E45" s="1" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="1">
-        <v>64850</v>
+        <v>64772</v>
       </c>
       <c r="H45" s="1" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="I45" s="1" t="s">
-        <v>291</v>
+        <v>42</v>
       </c>
       <c r="J45" s="1" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="K45" s="1"/>
       <c r="L45" s="1" t="s">
-        <v>293</v>
+        <v>106</v>
       </c>
       <c r="M45" s="1" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="1">
-        <v>11030</v>
+        <v>1000</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>294</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>295</v>
       </c>
       <c r="D46" s="1"/>
       <c r="E46" s="1" t="s">
         <v>296</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="1">
-        <v>63556</v>
+        <v>64850</v>
       </c>
       <c r="H46" s="1" t="s">
         <v>297</v>
       </c>
       <c r="I46" s="1" t="s">
         <v>298</v>
       </c>
       <c r="J46" s="1" t="s">
         <v>299</v>
       </c>
-      <c r="K46" s="1" t="s">
+      <c r="K46" s="1"/>
+      <c r="L46" s="1" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="M46" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="1">
-        <v>10070</v>
+        <v>11030</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>301</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>302</v>
       </c>
       <c r="D47" s="1"/>
       <c r="E47" s="1" t="s">
         <v>303</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>227</v>
+        <v>16</v>
       </c>
       <c r="G47" s="1">
-        <v>66763</v>
+        <v>63556</v>
       </c>
       <c r="H47" s="1" t="s">
         <v>304</v>
       </c>
       <c r="I47" s="1" t="s">
         <v>305</v>
       </c>
       <c r="J47" s="1" t="s">
         <v>306</v>
       </c>
-      <c r="K47" s="1"/>
+      <c r="K47" s="1" t="s">
+        <v>307</v>
+      </c>
       <c r="L47" s="1" t="s">
-        <v>230</v>
+        <v>168</v>
       </c>
       <c r="M47" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="1">
-        <v>1050</v>
+        <v>10070</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D48" s="1"/>
       <c r="E48" s="1" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>16</v>
+        <v>233</v>
       </c>
       <c r="G48" s="1">
-        <v>63040</v>
+        <v>66763</v>
       </c>
       <c r="H48" s="1" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="I48" s="1" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="J48" s="1" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="K48" s="1"/>
       <c r="L48" s="1" t="s">
-        <v>313</v>
+        <v>236</v>
       </c>
       <c r="M48" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" s="1">
-        <v>10130</v>
+        <v>1050</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>314</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>315</v>
       </c>
       <c r="D49" s="1"/>
       <c r="E49" s="1" t="s">
-        <v>96</v>
+        <v>316</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G49" s="1">
-        <v>65807</v>
+        <v>63040</v>
       </c>
       <c r="H49" s="1" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="I49" s="1" t="s">
-        <v>130</v>
+        <v>318</v>
       </c>
       <c r="J49" s="1" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="K49" s="1"/>
       <c r="L49" s="1" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="M49" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="1">
-        <v>265</v>
+        <v>10130</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>320</v>
-[...3 lines deleted...]
-      </c>
+        <v>322</v>
+      </c>
+      <c r="D50" s="1"/>
       <c r="E50" s="1" t="s">
-        <v>322</v>
+        <v>102</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="1">
-        <v>65560</v>
+        <v>65807</v>
       </c>
       <c r="H50" s="1" t="s">
         <v>323</v>
       </c>
       <c r="I50" s="1" t="s">
-        <v>42</v>
+        <v>104</v>
       </c>
       <c r="J50" s="1" t="s">
         <v>324</v>
       </c>
       <c r="K50" s="1"/>
       <c r="L50" s="1" t="s">
         <v>325</v>
       </c>
       <c r="M50" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="1">
-        <v>10050</v>
+        <v>265</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>326</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>327</v>
       </c>
-      <c r="D51" s="1"/>
+      <c r="D51" s="1" t="s">
+        <v>328</v>
+      </c>
       <c r="E51" s="1" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="1">
-        <v>63775</v>
+        <v>65560</v>
       </c>
       <c r="H51" s="1" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="I51" s="1" t="s">
-        <v>192</v>
+        <v>42</v>
       </c>
       <c r="J51" s="1" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="K51" s="1"/>
       <c r="L51" s="1" t="s">
-        <v>37</v>
+        <v>332</v>
       </c>
       <c r="M51" s="1" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="1">
-        <v>10140</v>
+        <v>10050</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="D52" s="1"/>
       <c r="E52" s="1" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="1">
-        <v>64150</v>
+        <v>63775</v>
       </c>
       <c r="H52" s="1" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="I52" s="1" t="s">
-        <v>335</v>
+        <v>198</v>
       </c>
       <c r="J52" s="1" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="K52" s="1"/>
       <c r="L52" s="1" t="s">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="M52" s="1" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="1">
-        <v>360</v>
+        <v>10140</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="D53" s="1"/>
       <c r="E53" s="1" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="1">
-        <v>63376</v>
+        <v>64150</v>
       </c>
       <c r="H53" s="1" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="I53" s="1" t="s">
-        <v>274</v>
+        <v>342</v>
       </c>
       <c r="J53" s="1" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="K53" s="1"/>
       <c r="L53" s="1" t="s">
-        <v>342</v>
+        <v>20</v>
       </c>
       <c r="M53" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="1">
-        <v>10160</v>
+        <v>360</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="D54" s="1"/>
       <c r="E54" s="1" t="s">
-        <v>220</v>
+        <v>346</v>
       </c>
       <c r="F54" s="1" t="s">
-        <v>221</v>
+        <v>16</v>
       </c>
       <c r="G54" s="1">
-        <v>52544</v>
+        <v>63376</v>
       </c>
       <c r="H54" s="1" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="I54" s="1" t="s">
-        <v>346</v>
+        <v>280</v>
       </c>
       <c r="J54" s="1" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="K54" s="1"/>
       <c r="L54" s="1" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="M54" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="1">
-        <v>800</v>
+        <v>10160</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>350</v>
-[...1 lines deleted...]
-      <c r="D55" s="1" t="s">
         <v>351</v>
       </c>
+      <c r="D55" s="1"/>
       <c r="E55" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="F55" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="G55" s="1">
+        <v>52544</v>
+      </c>
+      <c r="H55" s="1" t="s">
         <v>352</v>
       </c>
-      <c r="F55" s="1" t="s">
-[...5 lines deleted...]
-      <c r="H55" s="1" t="s">
+      <c r="I55" s="1" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="J55" s="1" t="s">
         <v>354</v>
       </c>
       <c r="K55" s="1"/>
       <c r="L55" s="1" t="s">
-        <v>355</v>
+        <v>113</v>
       </c>
       <c r="M55" s="1" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="1">
         <v>270</v>
       </c>
       <c r="B56" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="C56" s="1" t="s">
         <v>356</v>
       </c>
-      <c r="C56" s="1" t="s">
+      <c r="D56" s="1" t="s">
         <v>357</v>
       </c>
-      <c r="D56" s="1" t="s">
+      <c r="E56" s="1" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="1">
         <v>65301</v>
       </c>
       <c r="H56" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="I56" s="1" t="s">
         <v>360</v>
       </c>
-      <c r="I56" s="1" t="s">
+      <c r="J56" s="1" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
       <c r="K56" s="1"/>
       <c r="L56" s="1" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="M56" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="1">
         <v>271</v>
       </c>
       <c r="B57" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="C57" s="1" t="s">
         <v>363</v>
       </c>
-      <c r="C57" s="1" t="s">
+      <c r="D57" s="1" t="s">
         <v>364</v>
       </c>
-      <c r="D57" s="1" t="s">
+      <c r="E57" s="1" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="1">
         <v>63801</v>
       </c>
       <c r="H57" s="1" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="I57" s="1" t="s">
         <v>71</v>
       </c>
       <c r="J57" s="1" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="K57" s="1"/>
       <c r="L57" s="1" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="M57" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="1">
         <v>280</v>
       </c>
       <c r="B58" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="C58" s="1" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
       <c r="D58" s="1"/>
       <c r="E58" s="1" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="1">
         <v>65802</v>
       </c>
       <c r="H58" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="I58" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="J58" s="1" t="s">
         <v>371</v>
-      </c>
-[...4 lines deleted...]
-        <v>372</v>
       </c>
       <c r="K58" s="1"/>
       <c r="L58" s="1" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="M58" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="1">
         <v>190</v>
       </c>
       <c r="B59" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="C59" s="1" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="D59" s="1"/>
       <c r="E59" s="1" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="1">
         <v>63869</v>
       </c>
       <c r="H59" s="1" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="I59" s="1" t="s">
         <v>71</v>
       </c>
       <c r="J59" s="1" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="K59" s="1"/>
       <c r="L59" s="1" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="M59" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" s="1">
         <v>260</v>
       </c>
       <c r="B60" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="C60" s="1" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
       <c r="D60" s="1"/>
       <c r="E60" s="1" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="1">
         <v>63134</v>
       </c>
       <c r="H60" s="1" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="I60" s="1" t="s">
         <v>71</v>
       </c>
       <c r="J60" s="1" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="K60" s="1"/>
       <c r="L60" s="1" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="M60" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="1">
         <v>840</v>
       </c>
       <c r="B61" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="C61" s="1" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
       <c r="D61" s="1"/>
       <c r="E61" s="1" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="1">
         <v>65737</v>
       </c>
       <c r="H61" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="I61" s="1" t="s">
         <v>386</v>
       </c>
-      <c r="I61" s="1" t="s">
+      <c r="J61" s="1" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
       <c r="K61" s="1"/>
       <c r="L61" s="1" t="s">
-        <v>342</v>
+        <v>349</v>
       </c>
       <c r="M61" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="1">
         <v>990</v>
       </c>
       <c r="B62" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="C62" s="1" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="D62" s="1"/>
       <c r="E62" s="1" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="1">
         <v>65616</v>
       </c>
       <c r="H62" s="1" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="I62" s="1" t="s">
         <v>71</v>
       </c>
       <c r="J62" s="1" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="K62" s="1"/>
       <c r="L62" s="1" t="s">
         <v>86</v>
       </c>
       <c r="M62" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="1">
         <v>930</v>
       </c>
       <c r="B63" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="C63" s="1" t="s">
         <v>393</v>
-      </c>
-[...1 lines deleted...]
-        <v>394</v>
       </c>
       <c r="D63" s="1"/>
       <c r="E63" s="1" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F63" s="1" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="G63" s="1">
         <v>62234</v>
       </c>
       <c r="H63" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="I63" s="1" t="s">
         <v>396</v>
       </c>
-      <c r="I63" s="1" t="s">
+      <c r="J63" s="1" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
       <c r="K63" s="1"/>
       <c r="L63" s="1" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="M63" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="1">
         <v>11000</v>
       </c>
       <c r="B64" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="C64" s="1" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="D64" s="1"/>
       <c r="E64" s="1" t="s">
-        <v>289</v>
+        <v>296</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="1">
         <v>64850</v>
       </c>
       <c r="H64" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="I64" s="1" t="s">
         <v>401</v>
       </c>
-      <c r="I64" s="1" t="s">
+      <c r="J64" s="1" t="s">
         <v>402</v>
       </c>
-      <c r="J64" s="1" t="s">
+      <c r="K64" s="1" t="s">
         <v>403</v>
       </c>
-      <c r="K64" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L64" s="1" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="M64" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="1">
         <v>17</v>
       </c>
       <c r="B65" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="C65" s="1" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="D65" s="1"/>
       <c r="E65" s="1" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="1">
         <v>65020</v>
       </c>
       <c r="H65" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="I65" s="1" t="s">
         <v>407</v>
       </c>
-      <c r="I65" s="1" t="s">
+      <c r="J65" s="1" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="K65" s="1"/>
       <c r="L65" s="1" t="s">
         <v>28</v>
       </c>
       <c r="M65" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="1">
         <v>350</v>
       </c>
       <c r="B66" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="C66" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="C66" s="1" t="s">
+      <c r="D66" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="D66" s="1" t="s">
+      <c r="E66" s="1" t="s">
         <v>412</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="1">
         <v>64683</v>
       </c>
       <c r="H66" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="I66" s="1" t="s">
         <v>414</v>
       </c>
-      <c r="I66" s="1" t="s">
+      <c r="J66" s="1" t="s">
         <v>415</v>
-      </c>
-[...1 lines deleted...]
-        <v>416</v>
       </c>
       <c r="K66" s="1"/>
       <c r="L66" s="1" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="M66" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" s="1">
         <v>960</v>
       </c>
       <c r="B67" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="C67" s="1" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="D67" s="1"/>
       <c r="E67" s="1" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="1">
         <v>64058</v>
       </c>
       <c r="H67" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="I67" s="1" t="s">
         <v>420</v>
       </c>
-      <c r="I67" s="1" t="s">
+      <c r="J67" s="1" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="K67" s="1"/>
       <c r="L67" s="1" t="s">
         <v>59</v>
       </c>
       <c r="M67" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" s="1">
         <v>680</v>
       </c>
       <c r="B68" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="C68" s="1" t="s">
         <v>423</v>
-      </c>
-[...1 lines deleted...]
-        <v>424</v>
       </c>
       <c r="D68" s="1"/>
       <c r="E68" s="1" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="1">
         <v>64804</v>
       </c>
       <c r="H68" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="I68" s="1" t="s">
         <v>425</v>
       </c>
-      <c r="I68" s="1" t="s">
+      <c r="J68" s="1" t="s">
         <v>426</v>
-      </c>
-[...1 lines deleted...]
-        <v>427</v>
       </c>
       <c r="K68" s="1"/>
       <c r="L68" s="1" t="s">
-        <v>132</v>
+        <v>427</v>
       </c>
       <c r="M68" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="1">
         <v>10120</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>428</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>429</v>
       </c>
       <c r="D69" s="1"/>
       <c r="E69" s="1" t="s">
-        <v>352</v>
+        <v>430</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="1">
         <v>65401</v>
       </c>
       <c r="H69" s="1" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="I69" s="1" t="s">
-        <v>130</v>
+        <v>104</v>
       </c>
       <c r="J69" s="1" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="K69" s="1"/>
       <c r="L69" s="1" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="M69" s="1" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>