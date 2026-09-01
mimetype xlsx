--- v0 (2025-12-05)
+++ v1 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Chemical Labs" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="225">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219">
   <si>
     <t>Certificate No.</t>
   </si>
   <si>
     <t>Lab Name</t>
   </si>
   <si>
     <t>Address line1</t>
   </si>
   <si>
     <t>Address line2</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Zip Code</t>
   </si>
   <si>
     <t>Contact Name</t>
   </si>
   <si>
@@ -170,540 +170,522 @@
   <si>
     <t>No</t>
   </si>
   <si>
     <t>1,1,1‐Trichloroethane1,1,2‐Trichloroethane1,1‐Dichloroethene (1,1‐Dichloroethylene)1,2,4‐Trichlorobenzene1,2‐Dichloroethane1,2‐Dichloropropane2,3,3,3-Tetrafluoro-2-(heptafluoropropoxy) propanoate (HFPO-DA or GenX Chemicals)2,4,5‐TP (Silvex)2,4‐DAntimonyArochlors (Used for PCB screening)ArsenicAtrazineBariumBenzeneBenzo(a)pyreneBerylliumBromateBromodichoromethaneBromoformCadmiumCarbofuranCarbon tetrachlorideChlordaneChloriteChloroformChromiumcis‐1,2‐Dichloroethene (cis‐1,2‐Dichloroethylene)CopperCyanide (Free and Total)DalaponDi(2‐ethylhexyl)adipateDi(2‐ethylhexyl)phthalateDibromoacetic acidDibromochloromethane (Chlorodibromomethane)Dibromochloropropane (DBCP)Dichloroacetic acidDichloromethane (Methylene Chloride)DinosebDiquatEndothallEthylbenzeneEthylene dibromide (EDB)FluorideGlyphosateHeptachlorHeptachlor epoxideHexachlorobenzeneHexachlorocyclopentadieneLeadLindane (Gamma BHC)MercuryMethoxychlorMonobromoacetic acidMonochloroacetic acidMonochlorobenzeneNickelNitrateNitriteortho‐DichlorobenzeneOxamyl (Vydate)para‐DichlorobenzenePentachlorophenolPerfluorobutane Sulfonate (PFBS)Perfluorohexane Sulfonate (PFHxS)Perfluorononanoate (PFNA)Perfluorooctanesulfonic Acid (PFOS)Perfluorooctanoic Acid (PFOA)PicloramSeleniumSimazineStyreneTetrachloroethene (Tetrachloroethylene)ThalliumTolueneTotal Haloacetic Acids (HAA5)Total Nitrate + NitriteTotal Trihalomethanes (TTHM)Toxaphenetrans‐1,2‐Dichloroethene (trans‐1,2‐Dichloroethylene)Trichloroacetic acidTrichloroethene (Trichloroethylene)UraniumVinyl chlorideXylenes (total)</t>
   </si>
   <si>
     <t>Brothers Lab Services</t>
   </si>
   <si>
     <t>10 Kimler Drive, Suite G</t>
   </si>
   <si>
     <t>Maryland Heights</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Kaitlyn Cheatham</t>
   </si>
   <si>
     <t>Laboratory Director</t>
   </si>
   <si>
-    <t>763-795-9311</t>
+    <t>888-893-6578</t>
   </si>
   <si>
     <t>Apr 30, 2028</t>
   </si>
   <si>
     <t>AntimonyArsenicBariumBerylliumCadmiumChromiumCopperFluorideLeadNickelNitrateNitriteSeleniumThallium</t>
   </si>
   <si>
     <t>City of St. Louis-Chain of Rocks Laboratory</t>
   </si>
   <si>
     <t>10450 Riverview Blvd.</t>
   </si>
   <si>
     <t>St. Louis</t>
   </si>
   <si>
     <t>James Kopp</t>
   </si>
   <si>
     <t>Manager</t>
   </si>
   <si>
     <t>314-592-8221</t>
   </si>
   <si>
     <t>1,1,1‐Trichloroethane1,1,2‐Trichloroethane1,1‐Dichloroethene (1,1‐Dichloroethylene)1,2,4‐Trichlorobenzene1,2‐Dichloroethane1,2‐Dichloropropane2,4,5‐TP (Silvex)2,4‐DAntimonyArochlors (Used for PCB screening)ArsenicAtrazineBariumBenzeneBerylliumBromodichoromethaneBromoformCadmiumCarbon tetrachlorideChlordaneChloroformChromiumcis‐1,2‐Dichloroethene (cis‐1,2‐Dichloroethylene)CopperDalaponDibromoacetic acidDibromochloromethane (Chlorodibromomethane)Dibromochloropropane (DBCP)Dichloroacetic acidDichloromethane (Methylene Chloride)DinosebEndrinEthylbenzeneEthylene dibromide (EDB)FluorideHeptachlorHeptachlor epoxideHexachlorobenzeneHexachlorocyclopentadieneLeadLindane (Gamma BHC)MercuryMethoxychlorMonobromoacetic acidMonochloroacetic acidMonochlorobenzeneNickelortho‐Dichlorobenzenepara‐DichlorobenzenePentachlorophenolPicloramSeleniumSimazineStyreneTetrachloroethene (Tetrachloroethylene)ThalliumTolueneTotal Haloacetic Acids (HAA5)Total Trihalomethanes (TTHM)Toxaphenetrans‐1,2‐Dichloroethene (trans‐1,2‐Dichloroethylene)Trichloroacetic acidTrichloroethene (Trichloroethylene)Vinyl chlorideXylenes (total)</t>
   </si>
   <si>
     <t>City of St. Louis-Howard Bend Laboratory</t>
   </si>
   <si>
     <t>14769 Olive Blvd.</t>
   </si>
   <si>
     <t>Chesterfield</t>
   </si>
   <si>
     <t>John Mathai</t>
   </si>
   <si>
     <t>314-256-5723</t>
   </si>
   <si>
-    <t>Mar 31, 2026</t>
-[...2 lines deleted...]
-    <t>CarbofuranDiquatFluorideGlyphosateNitrateNitriteOxamyl (Vydate)</t>
+    <t>Mar 31, 2029</t>
+  </si>
+  <si>
+    <t>CarbofuranDiquatFluorideGlyphosateNitrateNitriteOxamyl (Vydate)Total Nitrate + Nitrite</t>
   </si>
   <si>
     <t>City Utilities of Springfield</t>
   </si>
   <si>
     <t>2601 S. Blackman Road</t>
   </si>
   <si>
     <t>PO Box 551</t>
   </si>
   <si>
     <t>Springfield</t>
   </si>
   <si>
     <t>Kari Wolken</t>
   </si>
   <si>
+    <t>417-831-8822</t>
+  </si>
+  <si>
+    <t>Dec 31, 2027</t>
+  </si>
+  <si>
+    <t>AntimonyArsenicBariumBerylliumCadmiumChromiumCopperFluorideLeadNitrateNitriteSeleniumThallium</t>
+  </si>
+  <si>
+    <t>EMSL Analytical Inc.-Indianapolis</t>
+  </si>
+  <si>
+    <t>6340 Castleplace Drive</t>
+  </si>
+  <si>
+    <t>Indianapolis</t>
+  </si>
+  <si>
+    <t>IN</t>
+  </si>
+  <si>
+    <t>Aleksandrea Kuchenbrod</t>
+  </si>
+  <si>
+    <t>317-803-2997</t>
+  </si>
+  <si>
+    <t>AntimonyArsenicAsbestosBariumBerylliumCadmiumChromiumCopperFluorideLeadNickelNitriteSeleniumThalliumTotal Nitrate + Nitrite</t>
+  </si>
+  <si>
+    <t>EMSL Analytical Inc.-St. Louis</t>
+  </si>
+  <si>
+    <t>100 Green Park Industrial Court</t>
+  </si>
+  <si>
+    <t>Jeff Siria</t>
+  </si>
+  <si>
+    <t>314-577-0150</t>
+  </si>
+  <si>
+    <t>May 31, 2027</t>
+  </si>
+  <si>
+    <t>Environmental Hazards Services LLC</t>
+  </si>
+  <si>
+    <t>7469 White Pine Road</t>
+  </si>
+  <si>
+    <t>North Chesterfield</t>
+  </si>
+  <si>
+    <t>VA</t>
+  </si>
+  <si>
+    <t>Julie Dickerson</t>
+  </si>
+  <si>
+    <t>804-275-4788</t>
+  </si>
+  <si>
+    <t>jdickerson@leadlab.com</t>
+  </si>
+  <si>
+    <t>Eurofins CEI</t>
+  </si>
+  <si>
+    <t>730 S.E. Maynard Road</t>
+  </si>
+  <si>
+    <t>Cary</t>
+  </si>
+  <si>
+    <t>NC</t>
+  </si>
+  <si>
+    <t>Tianbao Bai</t>
+  </si>
+  <si>
+    <t>919-481-1413</t>
+  </si>
+  <si>
+    <t>Oct 31, 2028</t>
+  </si>
+  <si>
+    <t>Asbestos</t>
+  </si>
+  <si>
+    <t>Eurofins Lancaster Laboratories Environment Testing LLC</t>
+  </si>
+  <si>
+    <t>2425 New Holland Pike</t>
+  </si>
+  <si>
+    <t>Lancaster</t>
+  </si>
+  <si>
+    <t>PA</t>
+  </si>
+  <si>
+    <t>Dorothy M. Love</t>
+  </si>
+  <si>
+    <t>Quality Assurance Director</t>
+  </si>
+  <si>
+    <t>717-556-7327</t>
+  </si>
+  <si>
+    <t>Jan 31, 2028</t>
+  </si>
+  <si>
+    <t>1,1,1‐Trichloroethane1,1,2‐Trichloroethane1,1‐Dichloroethene (1,1‐Dichloroethylene)1,2,4‐Trichlorobenzene1,2‐Dichloroethane1,2‐DichloropropaneAntimonyArsenicBariumBenzeneBerylliumBromodichoromethaneBromoformCadmiumCarbofuranCarbon tetrachlorideChloroformChromiumcis‐1,2‐Dichloroethene (cis‐1,2‐Dichloroethylene)CopperCyanide (Free and Total)Dibromochloromethane (Chlorodibromomethane)Dichloromethane (Methylene Chloride)Dioxin (2,3,7,8‐TCDD)EthylbenzeneFluorideLeadMercuryMonochlorobenzeneNickelNitrateNitriteortho‐Dichlorobenzenepara‐DichlorobenzeneSeleniumStyreneTetrachloroethene (Tetrachloroethylene)ThalliumTolueneTotal Nitrate + NitriteTotal Trihalomethanes (TTHM)trans‐1,2‐Dichloroethene (trans‐1,2‐Dichloroethylene)Trichloroethene (Trichloroethylene)Vinyl chlorideXylenes (total)</t>
+  </si>
+  <si>
+    <t>Eurofins South Bend</t>
+  </si>
+  <si>
+    <t>110 S. Hill St.</t>
+  </si>
+  <si>
+    <t>South Bend</t>
+  </si>
+  <si>
+    <t>46617-2702</t>
+  </si>
+  <si>
+    <t>Theresa Zielke</t>
+  </si>
+  <si>
+    <t>Quality Assurance Officer</t>
+  </si>
+  <si>
+    <t>574-472-5515</t>
+  </si>
+  <si>
+    <t>Sep 30, 2027</t>
+  </si>
+  <si>
+    <t>1,1,1‐Trichloroethane1,1,2‐Trichloroethane1,1‐Dichloroethene (1,1‐Dichloroethylene)1,2,4‐Trichlorobenzene1,2‐Dichloroethane1,2‐Dichloropropane2,4,5‐TP (Silvex)2,4‐DAlachlorAntimonyArsenicAtrazineBariumBenzeneBenzo(a)pyreneBerylliumBromateBromodichoromethaneBromoformCadmiumCarbofuranCarbon tetrachlorideChlordaneChloriteChloroformChromiumcis‐1,2‐Dichloroethene (cis‐1,2‐Dichloroethylene)CopperCyanide (Free and Total)DalaponDi(2‐ethylhexyl)adipateDi(2‐ethylhexyl)phthalateDibromoacetic acidDibromochloromethane (Chlorodibromomethane)Dibromochloropropane (DBCP)Dichloroacetic acidDichloromethane (Methylene Chloride)DinosebDiquatEndothallEndrinEthylbenzeneEthylene dibromide (EDB)FluorideGlyphosateGross AlphaGross BetaHeptachlorHeptachlor epoxideHexachlorobenzeneHexachlorocyclopentadieneLeadLindane (Gamma BHC)MercuryMethoxychlorMonobromoacetic acidMonochloroacetic acidMonochlorobenzeneNickelNitrateNitriteortho‐DichlorobenzeneOxamyl (Vydate)para‐DichlorobenzenePentachlorophenolPicloramPolychlorinated Biphenols (PCBs)Radium 226Radium 228SeleniumSimazineStyreneTetrachloroethene (Tetrachloroethylene)ThalliumTolueneTotal Haloacetic Acids (HAA5)Total Nitrate + NitriteTotal Trihalomethanes (TTHM)Toxaphenetrans‐1,2‐Dichloroethene (trans‐1,2‐Dichloroethylene)Trichloroacetic acidTrichloroethene (Trichloroethylene)TritiumUraniumVinyl chlorideXylenes (total)</t>
+  </si>
+  <si>
+    <t>Eurofins St. Louis Laboratory</t>
+  </si>
+  <si>
+    <t>13715 Rider Trail N.</t>
+  </si>
+  <si>
+    <t>Earth City</t>
+  </si>
+  <si>
+    <t>Kristen Ely</t>
+  </si>
+  <si>
+    <t>314-298-8566</t>
+  </si>
+  <si>
+    <t>Jun 30, 2028</t>
+  </si>
+  <si>
+    <t>Gross AlphaGross BetaRadium 226Radium 228Strontium‐90TritiumUranium</t>
+  </si>
+  <si>
+    <t>Kansas City Water Services Laboratory</t>
+  </si>
+  <si>
+    <t>2 NE 32nd Ave.</t>
+  </si>
+  <si>
+    <t>Kansas City</t>
+  </si>
+  <si>
+    <t>Jessica Jensen</t>
+  </si>
+  <si>
+    <t>816-513-7008</t>
+  </si>
+  <si>
+    <t>Apr 30, 2027</t>
+  </si>
+  <si>
+    <t>1,1,1‐Trichloroethane1,1,2‐Trichloroethane1,1‐Dichloroethene (1,1‐Dichloroethylene)1,2,4‐Trichlorobenzene1,2‐Dichloroethane1,2‐Dichloropropane2,4,5‐TP (Silvex)2,4‐DAlachlorAntimonyArsenicAtrazineBariumBenzeneBerylliumBromodichoromethaneBromoformCadmiumCarbon tetrachlorideChlordaneChloroformChromiumcis‐1,2‐Dichloroethene (cis‐1,2‐Dichloroethylene)CopperDalaponDi(2‐ethylhexyl)adipateDi(2‐ethylhexyl)phthalateDibromoacetic acidDibromochloromethane (Chlorodibromomethane)Dibromochloropropane (DBCP)Dichloroacetic acidDichloromethane (Methylene Chloride)DinosebEndrinEthylbenzeneEthylene dibromide (EDB)FluorideHeptachlorHeptachlor epoxideHexachlorobenzeneHexachlorocyclopentadieneLeadLindane (Gamma BHC)MercuryMethoxychlorMonobromoacetic acidMonochloroacetic acidMonochlorobenzeneNickelNitrateNitriteortho‐Dichlorobenzenepara‐DichlorobenzenePentachlorophenolPicloramPolychlorinated Biphenols (PCBs)SeleniumSimazineStyreneTetrachloroethene (Tetrachloroethylene)ThalliumTolueneTotal Haloacetic Acids (HAA5)Total Trihalomethanes (TTHM)Toxaphenetrans‐1,2‐Dichloroethene (trans‐1,2‐Dichloroethylene)Trichloroacetic acidTrichloroethene (Trichloroethylene)Vinyl chlorideXylenes (total)</t>
+  </si>
+  <si>
+    <t>Microbac Laboratories Inc.-Newton</t>
+  </si>
+  <si>
+    <t>600 E. 17th St. South</t>
+  </si>
+  <si>
+    <t>Suite B</t>
+  </si>
+  <si>
+    <t>Newton</t>
+  </si>
+  <si>
+    <t>IA</t>
+  </si>
+  <si>
+    <t>James Eggers</t>
+  </si>
+  <si>
+    <t>641-792-7989</t>
+  </si>
+  <si>
+    <t>Apr 30, 2029</t>
+  </si>
+  <si>
+    <t>AntimonyArsenicBariumBerylliumCadmiumChromiumCopperFluorideLeadMercuryNickelNitrateNitriteSeleniumThallium</t>
+  </si>
+  <si>
+    <t>R7 MO C01</t>
+  </si>
+  <si>
+    <t>Missouri Department of Natural Resources-Environmental Services CAS Laboratory</t>
+  </si>
+  <si>
+    <t>2710 W. Main St.</t>
+  </si>
+  <si>
+    <t>P.O. Box 176</t>
+  </si>
+  <si>
+    <t>Jefferson City</t>
+  </si>
+  <si>
+    <t>Lynn Milberg</t>
+  </si>
+  <si>
+    <t>Director</t>
+  </si>
+  <si>
+    <t>573-526-3315</t>
+  </si>
+  <si>
+    <t>Jul 31, 2026</t>
+  </si>
+  <si>
+    <t>1,1,1‐Trichloroethane1,1,2‐Trichloroethane1,2,4‐Trichlorobenzene1,2‐Dichlorobenzene1,2‐Dichloroethane1,2‐Dichloropropane1,4‐Dichlorobenzene2,4,5‐TP (Silvex)2,4‐DAlachlorAntimonyArsenicAtrazineBariumBenzeneBerylliumBromateBromodichoromethaneCadmiumCarbofuranCarbon tetrachlorideChlordaneChloriteChlorobenzeneChloroformChromiumcis‐1,2‐Dichloroethene (cis‐1,2‐Dichloroethylene)CopperCyanide (Free and Total)DalaponDibromoacetic acidDibromochloromethane (Chlorodibromomethane)Dichloroacetic acidDichloromethane (Methylene Chloride)DinosebEndrinEthylbenzeneFluorideGlyphosateHeptachlorHeptachlor epoxideHexachlorobenzeneHexachlorocyclopentadieneLeadLindane (Gamma BHC)MercuryMethoxychlorMonobromoacetic acidMonochloroacetic acidNitrateNitriteOxamyl (Vydate)PentachlorophenolPicloramPolychlorinated Biphenols (PCBs)SeleniumSimazineStyreneTetrachloroethene (Tetrachloroethylene)ThalliumTolueneTotal Haloacetic Acids (HAA5)Total Trihalomethanes (TTHM)Toxaphenetrans‐1,2‐Dichloroethene (trans‐1,2‐Dichloroethylene)Trichloroacetic acidTrichloroethene (Trichloroethylene)Vinyl chlorideXylenes (total)</t>
+  </si>
+  <si>
+    <t>National Testing Laboratories Ltd.</t>
+  </si>
+  <si>
+    <t>556 S. Mansfield St.</t>
+  </si>
+  <si>
+    <t>Ypsilanti</t>
+  </si>
+  <si>
+    <t>Christine MacMillan</t>
+  </si>
+  <si>
+    <t>734-483-8333</t>
+  </si>
+  <si>
+    <t>1,1,1‐Trichloroethane1,1,2‐Trichloroethane1,1‐Dichloroethene (1,1‐Dichloroethylene)1,2,4‐Trichlorobenzene1,2‐Dichloroethane1,2‐Dichloropropane2,4,5‐TP (Silvex)2,4‐DAlachlorArochlors (Used for PCB screening)ArsenicAtrazineBariumBenzeneBenzo(a)pyreneBerylliumBromateBromodichoromethaneBromoformCadmiumCarbofuranCarbon tetrachlorideChlordaneChloriteChloroformChromiumcis‐1,2‐Dichloroethene (cis‐1,2‐Dichloroethylene)CopperCyanide (Free and Total)DalaponDi(2‐ethylhexyl)adipateDi(2‐ethylhexyl)phthalateDibromoacetic acidDibromochloromethane (Chlorodibromomethane)Dibromochloropropane (DBCP)Dichloroacetic acidDichloromethane (Methylene Chloride)DinosebDiquatEndothallEndrinEthylbenzeneEthylene dibromide (EDB)FluorideGlyphosateHeptachlorHeptachlor epoxideHexachlorobenzeneHexachlorocyclopentadieneLeadLindane (Gamma BHC)MethoxychlorMonobromoacetic acidMonochloroacetic acidMonochlorobenzeneNitrateNitriteortho‐DichlorobenzeneOxamyl (Vydate)para‐DichlorobenzenePentachlorophenolPicloramSeleniumSimazineStyreneTetrachloroethene (Tetrachloroethylene)ThalliumTolueneTotal Haloacetic Acids (HAA5)Total Nitrate + NitriteTotal Trihalomethanes (TTHM)Toxaphenetrans‐1,2‐Dichloroethene (trans‐1,2‐Dichloroethylene)Trichloroacetic acidTrichloroethene (Trichloroethylene)UraniumVinyl chlorideXylenes (total)</t>
+  </si>
+  <si>
+    <t>Pace Analytical National Center for Testing and Innovation</t>
+  </si>
+  <si>
+    <t>12065 Lebanon Road</t>
+  </si>
+  <si>
+    <t>Mount Juliet</t>
+  </si>
+  <si>
+    <t>TN</t>
+  </si>
+  <si>
+    <t>Timothy Looper</t>
+  </si>
+  <si>
+    <t>Regulatory Quality Manager</t>
+  </si>
+  <si>
+    <t>615-773-9657</t>
+  </si>
+  <si>
+    <t>Sep 30, 2028</t>
+  </si>
+  <si>
+    <t>1,1,1‐Trichloroethane1,1,2‐Trichloroethane1,1‐Dichloroethene (1,1‐Dichloroethylene)1,2,4‐Trichlorobenzene1,2‐Dichlorobenzene1,2‐DichloropropaneAlachlorAntimonyArsenicAtrazineBariumBenzeneBerylliumBromodichoromethaneBromoformCadmiumCarbon tetrachlorideCesium-134ChloroformChromiumcis‐1,2‐Dichloroethene (cis‐1,2‐Dichloroethylene)CopperCyanide (Free and Total)Dibromoacetic acidDibromochloromethane (Chlorodibromomethane)Dichloroacetic acidDichloromethane (Methylene Chloride)EthylbenzeneFluorideGamma emittersGross AlphaGross BetaLeadMercuryMonobromoacetic acidMonochloroacetic acidMonochlorobenzeneNickelNitrateNitriteortho‐Dichlorobenzenepara‐DichlorobenzeneRadium 226Radium 228SeleniumSimazineStrontium-89Strontium‐90StyreneTetrachloroethene (Tetrachloroethylene)ThalliumTolueneTotal Nitrate + NitriteTotal Trihalomethanes (TTHM)trans‐1,2‐Dichloroethene (trans‐1,2‐Dichloroethylene)Trichloroacetic acidTrichloroethene (Trichloroethylene)UraniumVinyl chlorideXylenes (total)</t>
+  </si>
+  <si>
+    <t>Pace Analytical Services LLC-Florida</t>
+  </si>
+  <si>
+    <t>8 E. Tower Circle</t>
+  </si>
+  <si>
+    <t>Ormond Beach</t>
+  </si>
+  <si>
+    <t>FL</t>
+  </si>
+  <si>
+    <t>Lynn Baylor</t>
+  </si>
+  <si>
+    <t>Quality Analyst</t>
+  </si>
+  <si>
+    <t>386-672-5668</t>
+  </si>
+  <si>
+    <t>1,1,1‐Trichloroethane1,1,2‐Trichloroethane1,1‐Dichloroethene (1,1‐Dichloroethylene)1,2,4‐Trichlorobenzene1,2‐Dichloroethane1,2‐Dichloropropane2,4,5‐TP (Silvex)2,4‐DAlachlorAntimonyArsenicAtrazineBariumBenzeneBenzo(a)pyreneBerylliumBromodichoromethaneBromoformCadmiumCarbofuranCarbon tetrachlorideChlordaneChloroformChromiumcis‐1,2‐Dichloroethene (cis‐1,2‐Dichloroethylene)CopperCyanide (Free and Total)DalaponDi(2‐ethylhexyl)adipateDi(2‐ethylhexyl)phthalateDibromoacetic acidDibromochloromethane (Chlorodibromomethane)Dibromochloropropane (DBCP)Dichloroacetic acidDichloromethane (Methylene Chloride)DinosebDiquatEndothallEndrinEthylbenzeneEthylene dibromide (EDB)FluorideGlyphosateHeptachlorHeptachlor epoxideHexachlorobenzeneHexachlorocyclopentadieneHexafluoropropylene Oxide Dimer Acid (HFPO-DA aka Gen X)LeadLindane (Gamma BHC)MercuryMethoxychlorMonobromoacetic acidMonochloroacetic acidMonochlorobenzeneNickelNitrateNitriteortho‐DichlorobenzeneOxamyl (Vydate)para‐DichlorobenzenePentachlorophenolPerfluorobutane Sulfonate (PFBS)Perfluorohexane Sulfonate (PFHxS)Perfluorononanoate (PFNA)Perfluorooctanesulfonic Acid (PFOS)Perfluorooctanoic Acid (PFOA)PicloramPolychlorinated Biphenols (PCBs)SeleniumSimazineStyreneTetrachloroethene (Tetrachloroethylene)ThalliumTolueneTotal Haloacetic Acids (HAA5)Total Nitrate + NitriteTotal Trihalomethanes (TTHM)Toxaphenetrans‐1,2‐Dichloroethene (trans‐1,2‐Dichloroethylene)Trichloroacetic acidTrichloroethene (Trichloroethylene)UraniumVinyl chlorideXylenes (total)</t>
+  </si>
+  <si>
+    <t>Pace Analytical Services LLC-Greensburg</t>
+  </si>
+  <si>
+    <t>1638 Roseytown Road</t>
+  </si>
+  <si>
+    <t>Suites 2, 3 and 4</t>
+  </si>
+  <si>
+    <t>Greensburg</t>
+  </si>
+  <si>
+    <t>Nasreen DeRubeis</t>
+  </si>
+  <si>
+    <t>724-850-5630</t>
+  </si>
+  <si>
+    <t>Gamma emittersGross AlphaGross BetaRadium 226Radium 228Strontium‐90TritiumUranium</t>
+  </si>
+  <si>
+    <t>Pace Analytical Services LLC-Illinois</t>
+  </si>
+  <si>
+    <t>2231 W. Altorfer Drive</t>
+  </si>
+  <si>
+    <t>Peoria</t>
+  </si>
+  <si>
+    <t>John Briney</t>
+  </si>
+  <si>
+    <t>309-683-1736</t>
+  </si>
+  <si>
+    <t>1,1,1‐Trichloroethane1,1,2‐Trichloroethane1,1‐Dichloroethene (1,1‐Dichloroethylene)1,2,4‐Trichlorobenzene1,2‐Dichloroethane1,2‐Dichloropropane2,4,5‐TP (Silvex)2,4‐DAlachlorAntimonyArsenicAtrazineBariumBenzeneBenzo(a)pyreneBerylliumBromodichoromethaneBromoformCadmiumCarbofuranCarbon tetrachlorideChlordaneChloroformChromiumcis‐1,2‐Dichloroethene (cis‐1,2‐Dichloroethylene)CopperCyanide (Free and Total)DalaponDi(2‐ethylhexyl)adipateDi(2‐ethylhexyl)phthalateDibromoacetic acidDibromochloromethane (Chlorodibromomethane)Dibromochloropropane (DBCP)Dichloroacetic acidDichloromethane (Methylene Chloride)DinosebDiquatEndothallEndrinEthylbenzeneEthylene dibromide (EDB)FluorideGlyphosateHeptachlorHeptachlor epoxideHexachlorobenzeneHexachlorocyclopentadieneHexafluoropropylene Oxide Dimer Acid (HFPO-DA aka Gen X)LeadLindane (Gamma BHC)MercuryMethoxychlorMonobromoacetic acidMonochloroacetic acidMonochlorobenzeneNickelNitrateNitriteortho‐DichlorobenzeneOxamyl (Vydate)para‐DichlorobenzenePentachlorophenolPerfluorobutane Sulfonate (PFBS)Perfluorohexane Sulfonate (PFHxS)Perfluorononanoate (PFNA)Perfluorooctanesulfonic Acid (PFOS)Perfluorooctanoic Acid (PFOA)PicloramPolychlorinated Biphenols (PCBs)SeleniumStyreneTetrachloroethene (Tetrachloroethylene)ThalliumTolueneTotal Nitrate + NitriteTotal Trihalomethanes (TTHM)trans‐1,2‐Dichloroethene (trans‐1,2‐Dichloroethylene)Trichloroacetic acidTrichloroethene (Trichloroethylene)Vinyl chlorideXylenes (total)</t>
+  </si>
+  <si>
+    <t>Pace Analytical Services LLC-Minneapolis</t>
+  </si>
+  <si>
+    <t>1700 Elm St. SE</t>
+  </si>
+  <si>
+    <t>Minneapolis</t>
+  </si>
+  <si>
+    <t>MN</t>
+  </si>
+  <si>
+    <t>Janielle Ward</t>
+  </si>
+  <si>
+    <t>612-607-1700</t>
+  </si>
+  <si>
+    <t>Aug 31, 2027</t>
+  </si>
+  <si>
+    <t>Dioxin (2,3,7,8‐TCDD)</t>
+  </si>
+  <si>
+    <t>R7 MO R01</t>
+  </si>
+  <si>
+    <t>St. Louis County Department of Health-Environmental Health Laboratories</t>
+  </si>
+  <si>
+    <t>6121 N. Hanley Road</t>
+  </si>
+  <si>
+    <t>Berkeley</t>
+  </si>
+  <si>
+    <t>Jacob Rebe</t>
+  </si>
+  <si>
+    <t>Laboratory Supervisor, Radiochemistry Lab</t>
+  </si>
+  <si>
+    <t>314-615-6836</t>
+  </si>
+  <si>
+    <t>Gross AlphaGross BetaRadium 226Radium 228Uranium</t>
+  </si>
+  <si>
+    <t>St. Louis County Department of Public Health-Environmental Health Laboratory</t>
+  </si>
+  <si>
+    <t>Wayne Wilhelm</t>
+  </si>
+  <si>
     <t>Laboratory Supervisor</t>
-  </si>
-[...421 lines deleted...]
-    <t>Wayne Wilhelm</t>
   </si>
   <si>
     <t>314-615-6833</t>
   </si>
   <si>
     <t>Jan 31, 2027</t>
   </si>
   <si>
     <t>Teklab Inc.</t>
   </si>
   <si>
     <t>5445 Horseshoe Lake Road</t>
   </si>
   <si>
     <t>Collinsville</t>
   </si>
   <si>
     <t>Alicia Verduin</t>
   </si>
   <si>
     <t>Microbiology Laboratory Supervisor</t>
   </si>
   <si>
     <t>618-344-1004</t>
   </si>
@@ -1037,54 +1019,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N28"/>
+  <dimension ref="A1:N27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:N28"/>
+      <selection activeCell="A1" sqref="A1:N27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="93.12" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="1809.558" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
@@ -1373,866 +1355,824 @@
       <c r="A8" s="1">
         <v>290</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>69</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>72</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>49</v>
       </c>
       <c r="G8" s="1">
         <v>65809</v>
       </c>
       <c r="H8" s="1" t="s">
         <v>73</v>
       </c>
       <c r="I8" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="J8" s="1" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="K8" s="1"/>
       <c r="L8" s="1" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="M8" s="1" t="s">
         <v>44</v>
       </c>
       <c r="N8" s="1" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="1">
         <v>10180</v>
       </c>
       <c r="B9" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C9" s="1" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F9" s="1" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="G9" s="1">
         <v>46250</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="K9" s="1"/>
       <c r="L9" s="1" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="1" t="s">
         <v>23</v>
       </c>
       <c r="N9" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="1">
         <v>165</v>
       </c>
       <c r="B10" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C10" s="1" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="1" t="s">
         <v>57</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>49</v>
       </c>
       <c r="G10" s="1">
         <v>63123</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="I10" s="1" t="s">
         <v>40</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="K10" s="1"/>
       <c r="L10" s="1" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="M10" s="1" t="s">
         <v>23</v>
       </c>
       <c r="N10" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="1">
         <v>11040</v>
       </c>
       <c r="B11" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C11" s="1" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="F11" s="1" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="G11" s="1">
         <v>23237</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K11" s="1" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="L11" s="1" t="s">
         <v>22</v>
       </c>
       <c r="M11" s="1" t="s">
         <v>23</v>
       </c>
       <c r="N11" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="1">
         <v>10150</v>
       </c>
       <c r="B12" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C12" s="1" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="F12" s="1" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="G12" s="1">
         <v>27511</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="I12" s="1" t="s">
         <v>51</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="K12" s="1"/>
       <c r="L12" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="M12" s="1" t="s">
         <v>23</v>
       </c>
       <c r="N12" s="1" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="1">
-        <v>880</v>
+        <v>450</v>
       </c>
       <c r="B13" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C13" s="1" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="F13" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <c r="G13" s="1" t="s">
+      <c r="G13" s="1">
+        <v>17601</v>
+      </c>
+      <c r="H13" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="H13" s="1" t="s">
+      <c r="I13" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="I13" s="1" t="s">
+      <c r="J13" s="1" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="K13" s="1"/>
       <c r="L13" s="1" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="M13" s="1" t="s">
         <v>23</v>
       </c>
       <c r="N13" s="1" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="1">
-        <v>450</v>
+        <v>880</v>
       </c>
       <c r="B14" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="C14" s="1" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="F14" s="1" t="s">
+      <c r="H14" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="G14" s="1">
-[...2 lines deleted...]
-      <c r="H14" s="1" t="s">
+      <c r="I14" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="I14" s="1" t="s">
+      <c r="J14" s="1" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="K14" s="1"/>
       <c r="L14" s="1" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="M14" s="1" t="s">
         <v>23</v>
       </c>
       <c r="N14" s="1" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="1">
         <v>780</v>
       </c>
       <c r="B15" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C15" s="1" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="1" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>49</v>
       </c>
       <c r="G15" s="1">
         <v>63045</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="K15" s="1"/>
       <c r="L15" s="1" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="M15" s="1" t="s">
         <v>23</v>
       </c>
       <c r="N15" s="1" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="1">
         <v>130</v>
       </c>
       <c r="B16" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="C16" s="1" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="1" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>49</v>
       </c>
       <c r="G16" s="1">
         <v>64116</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="I16" s="1" t="s">
         <v>40</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="K16" s="1"/>
       <c r="L16" s="1" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="M16" s="1" t="s">
         <v>44</v>
       </c>
       <c r="N16" s="1" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="1">
         <v>10170</v>
       </c>
       <c r="B17" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C17" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="C17" s="1" t="s">
+      <c r="D17" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="E17" s="1" t="s">
+      <c r="F17" s="1" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G17" s="1">
         <v>50208</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="K17" s="1"/>
       <c r="L17" s="1" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="M17" s="1" t="s">
         <v>23</v>
       </c>
       <c r="N17" s="1" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18" s="1" t="s">
         <v>145</v>
-      </c>
-[...3 lines deleted...]
-        <v>3</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>146</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>147</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>148</v>
       </c>
       <c r="E18" s="1" t="s">
         <v>149</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>49</v>
       </c>
       <c r="G18" s="1">
-        <v>65101</v>
+        <v>65102</v>
       </c>
       <c r="H18" s="1" t="s">
         <v>150</v>
       </c>
       <c r="I18" s="1" t="s">
         <v>151</v>
       </c>
       <c r="J18" s="1" t="s">
         <v>152</v>
       </c>
       <c r="K18" s="1"/>
       <c r="L18" s="1" t="s">
-        <v>67</v>
+        <v>153</v>
       </c>
       <c r="M18" s="1" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
       <c r="N18" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="19" spans="1:14">
-      <c r="A19" s="1" t="s">
-        <v>154</v>
+      <c r="A19" s="1">
+        <v>500</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>155</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="D19" s="1"/>
+      <c r="E19" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="E19" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="1" t="s">
-        <v>49</v>
+        <v>18</v>
       </c>
       <c r="G19" s="1">
-        <v>65102</v>
+        <v>48197</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>158</v>
       </c>
       <c r="I19" s="1" t="s">
-        <v>151</v>
+        <v>51</v>
       </c>
       <c r="J19" s="1" t="s">
         <v>159</v>
       </c>
       <c r="K19" s="1"/>
       <c r="L19" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="M19" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="N19" s="1" t="s">
         <v>160</v>
-      </c>
-[...4 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="1">
-        <v>500</v>
+        <v>340</v>
       </c>
       <c r="B20" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="C20" s="1" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="F20" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="F20" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" s="1">
-        <v>48197</v>
+        <v>37122</v>
       </c>
       <c r="H20" s="1" t="s">
         <v>165</v>
       </c>
       <c r="I20" s="1" t="s">
-        <v>51</v>
+        <v>166</v>
       </c>
       <c r="J20" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="K20" s="1"/>
       <c r="L20" s="1" t="s">
-        <v>76</v>
+        <v>168</v>
       </c>
       <c r="M20" s="1" t="s">
         <v>23</v>
       </c>
       <c r="N20" s="1" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="1">
-        <v>340</v>
+        <v>236</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="1" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="G21" s="1">
-        <v>37122</v>
+        <v>32174</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="K21" s="1"/>
       <c r="L21" s="1" t="s">
-        <v>175</v>
+        <v>127</v>
       </c>
       <c r="M21" s="1" t="s">
         <v>23</v>
       </c>
       <c r="N21" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="1">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="D22" s="1"/>
+        <v>179</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>180</v>
+      </c>
       <c r="E22" s="1" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>180</v>
+        <v>107</v>
       </c>
       <c r="G22" s="1">
-        <v>32174</v>
+        <v>15601</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="I22" s="1" t="s">
-        <v>182</v>
+        <v>30</v>
       </c>
       <c r="J22" s="1" t="s">
         <v>183</v>
       </c>
       <c r="K22" s="1"/>
       <c r="L22" s="1" t="s">
-        <v>128</v>
+        <v>75</v>
       </c>
       <c r="M22" s="1" t="s">
         <v>23</v>
       </c>
       <c r="N22" s="1" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="1">
-        <v>235</v>
+        <v>870</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>185</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="D23" s="1" t="s">
+      <c r="D23" s="1"/>
+      <c r="E23" s="1" t="s">
         <v>187</v>
       </c>
-      <c r="E23" s="1" t="s">
+      <c r="F23" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="G23" s="1">
+        <v>61615</v>
+      </c>
+      <c r="H23" s="1" t="s">
         <v>188</v>
-      </c>
-[...7 lines deleted...]
-        <v>189</v>
       </c>
       <c r="I23" s="1" t="s">
         <v>30</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="K23" s="1"/>
       <c r="L23" s="1" t="s">
-        <v>76</v>
+        <v>127</v>
       </c>
       <c r="M23" s="1" t="s">
         <v>23</v>
       </c>
       <c r="N23" s="1" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="1">
-        <v>870</v>
+        <v>10100</v>
       </c>
       <c r="B24" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="C24" s="1" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="F24" s="1" t="s">
         <v>194</v>
       </c>
-      <c r="F24" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G24" s="1">
-        <v>61615</v>
+        <v>55414</v>
       </c>
       <c r="H24" s="1" t="s">
         <v>195</v>
       </c>
       <c r="I24" s="1" t="s">
         <v>30</v>
       </c>
       <c r="J24" s="1" t="s">
         <v>196</v>
       </c>
       <c r="K24" s="1"/>
       <c r="L24" s="1" t="s">
-        <v>128</v>
+        <v>197</v>
       </c>
       <c r="M24" s="1" t="s">
         <v>23</v>
       </c>
       <c r="N24" s="1" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="25" spans="1:14">
-      <c r="A25" s="1">
-        <v>10100</v>
+      <c r="A25" s="1" t="s">
+        <v>199</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="1" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>201</v>
+        <v>49</v>
       </c>
       <c r="G25" s="1">
-        <v>55414</v>
+        <v>63134</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="I25" s="1" t="s">
-        <v>30</v>
+        <v>204</v>
       </c>
       <c r="J25" s="1" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="K25" s="1"/>
       <c r="L25" s="1" t="s">
-        <v>204</v>
+        <v>153</v>
       </c>
       <c r="M25" s="1" t="s">
         <v>23</v>
       </c>
       <c r="N25" s="1" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="26" spans="1:14">
-      <c r="A26" s="1" t="s">
-        <v>206</v>
+      <c r="A26" s="1">
+        <v>11010</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>207</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>208</v>
+        <v>201</v>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="1" t="s">
-        <v>209</v>
+        <v>202</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>49</v>
       </c>
       <c r="G26" s="1">
         <v>63134</v>
       </c>
       <c r="H26" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="I26" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="J26" s="1" t="s">
         <v>210</v>
-      </c>
-[...4 lines deleted...]
-        <v>212</v>
       </c>
       <c r="K26" s="1"/>
       <c r="L26" s="1" t="s">
-        <v>160</v>
+        <v>211</v>
       </c>
       <c r="M26" s="1" t="s">
         <v>23</v>
       </c>
       <c r="N26" s="1" t="s">
-        <v>213</v>
+        <v>33</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" s="1">
-        <v>11010</v>
+        <v>930</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="D27" s="1"/>
       <c r="E27" s="1" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="G27" s="1">
-        <v>63134</v>
+        <v>62234</v>
       </c>
       <c r="H27" s="1" t="s">
         <v>215</v>
       </c>
       <c r="I27" s="1" t="s">
-        <v>74</v>
+        <v>216</v>
       </c>
       <c r="J27" s="1" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="K27" s="1"/>
       <c r="L27" s="1" t="s">
-        <v>217</v>
+        <v>111</v>
       </c>
       <c r="M27" s="1" t="s">
         <v>23</v>
       </c>
       <c r="N27" s="1" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      <c r="B28" s="1" t="s">
         <v>218</v>
-      </c>
-[...30 lines deleted...]
-        <v>224</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>