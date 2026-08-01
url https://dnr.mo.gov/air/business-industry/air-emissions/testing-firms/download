--- v0 (2025-12-05)
+++ v1 (2026-08-01)
@@ -37,51 +37,51 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Services Offered</t>
   </si>
   <si>
     <t>Contact Information</t>
   </si>
   <si>
     <t>Aereon/ Jordan Technologies
 Louisville, KY</t>
   </si>
   <si>
     <t>Stack Testing, Opacity Testing</t>
   </si>
   <si>
     <t>Office
             502-267-8344
 testing@aereon.com
 http://aereon.com</t>
   </si>
   <si>
     <t>Air Analysis Group Inc.
-Leaswood, KS</t>
+Leawood, KS</t>
   </si>
   <si>
     <t>Office
             913-219-5801
 joenasseri@gmail.com</t>
   </si>
   <si>
     <t>Air Control Techniques PC
 Cary, NC</t>
   </si>
   <si>
     <t>Office
             919-460-7811
 john.richards@aircontroltechniques.com
 http://www.aircontroltechniques.com</t>
   </si>
   <si>
     <t>Air Hygiene
 Broken Arrow, OK</t>
   </si>
   <si>
     <t>Toll-free
             888-461-8778
             Office
             918-307-8865